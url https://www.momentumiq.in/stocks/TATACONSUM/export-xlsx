--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>TATACONSUM — Tata Consumer Products</t>
   </si>
   <si>
-    <t>NSE Equity · FMCG · Generated 02 Jul 2026, 07:52 AM</t>
+    <t>NSE Equity · FMCG · Generated 05 Oct 2026, 11:46 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,174.60</t>
+    <t>₹957.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+1.42%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,262.60</t>
+    <t>₹1,271.94</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹882.90</t>
+    <t>₹945.00</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,133.27</t>
+    <t>₹1,024.77</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,136.45</t>
+    <t>₹1,091.30</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹29.29</t>
+    <t>₹18.21</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>1.28×</t>
+    <t>1.39×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...2 lines deleted...]
-    <t>30 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>29 Jun 2026</t>
-[...80 lines deleted...]
-    <t>20 May 2026</t>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -434,50 +434,59 @@
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -491,76 +500,78 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -902,51 +913,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>40.2</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1039,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1086.099999999999909</v>
+        <v>1137.36999999999989</v>
       </c>
       <c r="C2" s="11">
-        <v>1131.20000000000005</v>
+        <v>1155.19000000000005</v>
       </c>
       <c r="D2" s="11">
-        <v>1048.29999999999995</v>
+        <v>1069.3599999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>1060.25</v>
+        <v>1097.019999999999982</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0238</v>
+        <v>-0.0355</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>26152933</v>
+        <v>26260412</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1076.40000000000009</v>
+        <v>1090.76999999999998</v>
       </c>
       <c r="C3" s="12">
-        <v>1160.0</v>
+        <v>1140.34999999999991</v>
       </c>
       <c r="D3" s="12">
-        <v>1028.90000000000009</v>
+        <v>1050.1099999999999</v>
       </c>
       <c r="E3" s="12">
-        <v>1097.45000000000005</v>
+        <v>1089.68000000000006</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0351</v>
+        <v>-0.0067</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>32325136</v>
+        <v>21936933</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1090.099999999999909</v>
+        <v>1089.68000000000006</v>
       </c>
       <c r="C4" s="11">
-        <v>1262.59999999999991</v>
+        <v>1100.3900000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>1080.0</v>
+        <v>1035.6400000000001</v>
       </c>
       <c r="E4" s="11">
-        <v>1188.95000000000005</v>
-[...2 lines deleted...]
-        <v>0.0834</v>
+        <v>1064.20000000000005</v>
+      </c>
+      <c r="F4" s="13">
+        <v>-0.0234</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>47278047</v>
+        <v>27808575</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1188.95000000000005</v>
+        <v>1058.15000000000009</v>
       </c>
       <c r="C5" s="12">
-        <v>1221.84999999999991</v>
+        <v>1097.6099999999999</v>
       </c>
       <c r="D5" s="12">
-        <v>1151.0</v>
+        <v>1028.99000000000001</v>
       </c>
       <c r="E5" s="12">
-        <v>1200.15000000000009</v>
+        <v>1056.46000000000004</v>
       </c>
       <c r="F5" s="14">
-        <v>0.0094</v>
+        <v>-0.0073</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>25867683</v>
+        <v>14161536</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1200.0</v>
+        <v>1050.21000000000004</v>
       </c>
       <c r="C6" s="11">
-        <v>1234.29999999999995</v>
+        <v>1137.48000000000002</v>
       </c>
       <c r="D6" s="11">
-        <v>1168.75</v>
+        <v>1048.13000000000011</v>
       </c>
       <c r="E6" s="11">
-        <v>1196.95000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0027</v>
+        <v>1119.81999999999994</v>
+      </c>
+      <c r="F6" s="15">
+        <v>0.06</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>41271238</v>
+        <v>27171262</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1196.95000000000005</v>
+        <v>1119.63000000000011</v>
       </c>
       <c r="C7" s="12">
-        <v>1205.45000000000005</v>
+        <v>1184.40000000000009</v>
       </c>
       <c r="D7" s="12">
-        <v>964.0</v>
+        <v>1099.099999999999909</v>
       </c>
       <c r="E7" s="12">
-        <v>1002.54999999999995</v>
+        <v>1155.22000000000003</v>
       </c>
       <c r="F7" s="16">
-        <v>-0.1624</v>
+        <v>0.0316</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>43256191</v>
+        <v>24155662</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1002.54999999999995</v>
+        <v>1155.029999999999973</v>
       </c>
       <c r="C8" s="11">
-        <v>1013.10000000000002</v>
+        <v>1199.79999999999995</v>
       </c>
       <c r="D8" s="11">
-        <v>900.5</v>
+        <v>1124.48000000000002</v>
       </c>
       <c r="E8" s="11">
-        <v>958.64999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0438</v>
+        <v>1162.55999999999995</v>
+      </c>
+      <c r="F8" s="15">
+        <v>0.0064</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>26653192</v>
+        <v>39489915</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>958.64999999999998</v>
+        <v>1162.55999999999995</v>
       </c>
       <c r="C9" s="12">
-        <v>976.39999999999998</v>
+        <v>1191.72000000000003</v>
       </c>
       <c r="D9" s="12">
-        <v>882.89999999999998</v>
+        <v>1122.40000000000009</v>
       </c>
       <c r="E9" s="12">
-        <v>914.70000000000005</v>
+        <v>1182.0</v>
       </c>
       <c r="F9" s="16">
-        <v>-0.0458</v>
+        <v>0.0167</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>33833031</v>
+        <v>18708508</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>913.0</v>
+        <v>1182.0</v>
       </c>
       <c r="C10" s="11">
-        <v>1031.20000000000005</v>
+        <v>1210.66000000000008</v>
       </c>
       <c r="D10" s="11">
-        <v>911.0</v>
+        <v>1090.86999999999989</v>
       </c>
       <c r="E10" s="11">
-        <v>1024.65000000000009</v>
-[...2 lines deleted...]
-        <v>0.1202</v>
+        <v>1124.3900000000001</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-0.0487</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>43266672</v>
+        <v>31548847</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>1067.34999999999991</v>
+        <v>1083.73000000000002</v>
       </c>
       <c r="C11" s="12">
-        <v>1074.45000000000005</v>
+        <v>1175.059999999999945</v>
       </c>
       <c r="D11" s="12">
-        <v>957.35000000000002</v>
+        <v>1074.90000000000009</v>
       </c>
       <c r="E11" s="12">
-        <v>963.70000000000005</v>
+        <v>1131.43000000000006</v>
       </c>
       <c r="F11" s="16">
-        <v>-0.0595</v>
+        <v>0.0063</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>28015615</v>
+        <v>17943986</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>963.70000000000005</v>
+        <v>1101.48000000000002</v>
       </c>
       <c r="C12" s="11">
-        <v>1015.0</v>
+        <v>1145.79999999999995</v>
       </c>
       <c r="D12" s="11">
-        <v>930.10000000000002</v>
+        <v>1002.32000000000005</v>
       </c>
       <c r="E12" s="11">
-        <v>1001.89999999999998</v>
-[...2 lines deleted...]
-        <v>0.0396</v>
+        <v>1014.79999999999995</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-0.1031</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>36205046</v>
+        <v>32746151</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>1003.0</v>
+        <v>1016.39999999999998</v>
       </c>
       <c r="C13" s="12">
-        <v>1180.5</v>
+        <v>1186.96000000000004</v>
       </c>
       <c r="D13" s="12">
-        <v>989.25</v>
+        <v>998.75</v>
       </c>
       <c r="E13" s="12">
-        <v>1165.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.1636</v>
+        <v>1135.0</v>
+      </c>
+      <c r="F13" s="16">
+        <v>0.1184</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>41983897</v>
+        <v>37941272</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>1157.0</v>
+        <v>1135.0</v>
       </c>
       <c r="C14" s="11">
-        <v>1176.20000000000005</v>
+        <v>1271.94000000000005</v>
       </c>
       <c r="D14" s="11">
-        <v>1086.40000000000009</v>
+        <v>1126.069999999999936</v>
       </c>
       <c r="E14" s="11">
-        <v>1106.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.051</v>
+        <v>1178.40000000000009</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.0382</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>27302754</v>
+        <v>61854600</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>1100.0</v>
+        <v>1178.40000000000009</v>
       </c>
       <c r="C15" s="12">
-        <v>1150.0</v>
+        <v>1182.5</v>
       </c>
       <c r="D15" s="12">
-        <v>1059.0</v>
+        <v>1065.099999999999909</v>
       </c>
       <c r="E15" s="12">
-        <v>1098.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0067</v>
+        <v>1075.59999999999991</v>
+      </c>
+      <c r="F15" s="14">
+        <v>-0.0872</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>21936933</v>
+        <v>36159222</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1098.90000000000009</v>
+        <v>1078.90000000000009</v>
       </c>
       <c r="C16" s="11">
-        <v>1109.70000000000005</v>
+        <v>1130.0</v>
       </c>
       <c r="D16" s="11">
-        <v>1044.40000000000009</v>
+        <v>1071.099999999999909</v>
       </c>
       <c r="E16" s="11">
-        <v>1073.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0234</v>
+        <v>1083.099999999999909</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.007</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>27808575</v>
+        <v>32996535</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1067.099999999999909</v>
+        <v>1085.0</v>
       </c>
       <c r="C17" s="12">
-        <v>1106.90000000000009</v>
+        <v>1110.0</v>
       </c>
       <c r="D17" s="12">
-        <v>1037.70000000000005</v>
+        <v>1028.0</v>
       </c>
       <c r="E17" s="12">
-        <v>1065.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0073</v>
+        <v>1037.5</v>
+      </c>
+      <c r="F17" s="14">
+        <v>-0.0421</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>14161536</v>
+        <v>27240667</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1059.099999999999909</v>
+        <v>1037.5</v>
       </c>
       <c r="C18" s="11">
-        <v>1147.099999999999909</v>
+        <v>1041.79999999999995</v>
       </c>
       <c r="D18" s="11">
-        <v>1057.0</v>
+        <v>949.5</v>
       </c>
       <c r="E18" s="11">
-        <v>1129.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.06</v>
+        <v>949.5</v>
+      </c>
+      <c r="F18" s="13">
+        <v>-0.0848</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>27171262</v>
+        <v>26624025</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1129.099999999999909</v>
+        <v>952.0</v>
       </c>
       <c r="C19" s="12">
-        <v>1187.5</v>
+        <v>964.79999999999995</v>
       </c>
       <c r="D19" s="12">
-        <v>1108.40000000000009</v>
+        <v>945.0</v>
       </c>
       <c r="E19" s="12">
-        <v>1174.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0401</v>
+        <v>957.0</v>
+      </c>
+      <c r="F19" s="16">
+        <v>0.0079</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>17530994</v>
+        <v>3658614</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1560,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1070.40000000000009</v>
+        <v>1105.59999999999991</v>
       </c>
       <c r="C2" s="11">
-        <v>1075.59999999999991</v>
+        <v>1110.20000000000005</v>
       </c>
       <c r="D2" s="11">
-        <v>1038.70000000000005</v>
+        <v>1074.90000000000009</v>
       </c>
       <c r="E2" s="11">
-        <v>1051.0</v>
+        <v>1088.59999999999991</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0181</v>
+        <v>-0.0154</v>
       </c>
       <c r="G2" s="17">
-        <v>3568070</v>
+        <v>6259268</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1048.0</v>
+        <v>1089.0</v>
       </c>
       <c r="C3" s="12">
-        <v>1062.90000000000009</v>
+        <v>1117.099999999999909</v>
       </c>
       <c r="D3" s="12">
-        <v>1037.70000000000005</v>
+        <v>1071.099999999999909</v>
       </c>
       <c r="E3" s="12">
-        <v>1051.20000000000005</v>
+        <v>1088.0</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0002</v>
+        <v>-0.0006</v>
       </c>
       <c r="G3" s="18">
-        <v>2538842</v>
+        <v>7375203</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1061.0</v>
+        <v>1115.099999999999909</v>
       </c>
       <c r="C4" s="11">
-        <v>1106.90000000000009</v>
+        <v>1123.40000000000009</v>
       </c>
       <c r="D4" s="11">
-        <v>1059.0</v>
+        <v>1078.20000000000005</v>
       </c>
       <c r="E4" s="11">
-        <v>1084.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0313</v>
+        <v>1083.099999999999909</v>
+      </c>
+      <c r="F4" s="13">
+        <v>-0.0045</v>
       </c>
       <c r="G4" s="17">
-        <v>3646518</v>
+        <v>8148192</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
         <v>1085.0</v>
       </c>
       <c r="C5" s="12">
-        <v>1091.79999999999995</v>
+        <v>1110.0</v>
       </c>
       <c r="D5" s="12">
-        <v>1055.20000000000005</v>
+        <v>1078.0</v>
       </c>
       <c r="E5" s="12">
-        <v>1065.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0172</v>
+        <v>1082.29999999999995</v>
+      </c>
+      <c r="F5" s="14">
+        <v>-0.0007</v>
       </c>
       <c r="G5" s="18">
-        <v>3367940</v>
+        <v>6910204</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1059.099999999999909</v>
+        <v>1085.59999999999991</v>
       </c>
       <c r="C6" s="11">
-        <v>1126.0</v>
+        <v>1109.79999999999995</v>
       </c>
       <c r="D6" s="11">
-        <v>1057.0</v>
+        <v>1054.29999999999995</v>
       </c>
       <c r="E6" s="11">
-        <v>1072.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0066</v>
+        <v>1079.5</v>
+      </c>
+      <c r="F6" s="13">
+        <v>-0.0026</v>
       </c>
       <c r="G6" s="17">
-        <v>7239537</v>
+        <v>7931492</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1072.40000000000009</v>
+        <v>1083.79999999999995</v>
       </c>
       <c r="C7" s="12">
-        <v>1109.29999999999995</v>
+        <v>1084.5</v>
       </c>
       <c r="D7" s="12">
-        <v>1068.099999999999909</v>
+        <v>1044.70000000000005</v>
       </c>
       <c r="E7" s="12">
-        <v>1103.90000000000009</v>
+        <v>1049.0</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0294</v>
+        <v>-0.0283</v>
       </c>
       <c r="G7" s="18">
-        <v>4742934</v>
+        <v>5872831</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1103.90000000000009</v>
+        <v>1049.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1144.40000000000009</v>
+        <v>1063.5</v>
       </c>
       <c r="D8" s="11">
-        <v>1087.0</v>
+        <v>1030.40000000000009</v>
       </c>
       <c r="E8" s="11">
-        <v>1126.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0207</v>
+        <v>1040.70000000000005</v>
+      </c>
+      <c r="F8" s="13">
+        <v>-0.0079</v>
       </c>
       <c r="G8" s="17">
-        <v>7963402</v>
+        <v>4839328</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1120.0</v>
+        <v>1036.40000000000009</v>
       </c>
       <c r="C9" s="12">
-        <v>1147.099999999999909</v>
+        <v>1045.099999999999909</v>
       </c>
       <c r="D9" s="12">
-        <v>1117.20000000000005</v>
+        <v>1008.0</v>
       </c>
       <c r="E9" s="12">
-        <v>1119.0</v>
-[...2 lines deleted...]
-        <v>-0.0069</v>
+        <v>1010.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0295</v>
       </c>
       <c r="G9" s="18">
-        <v>4475389</v>
+        <v>5711860</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1119.0</v>
+        <v>1014.0</v>
       </c>
       <c r="C10" s="11">
-        <v>1150.0</v>
+        <v>1019.89999999999998</v>
       </c>
       <c r="D10" s="11">
-        <v>1103.0</v>
+        <v>988.0</v>
       </c>
       <c r="E10" s="11">
-        <v>1137.5</v>
-[...2 lines deleted...]
-        <v>0.0165</v>
+        <v>991.0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-0.0188</v>
       </c>
       <c r="G10" s="17">
-        <v>5106987</v>
+        <v>4970692</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1133.0</v>
+        <v>993.0</v>
       </c>
       <c r="C11" s="12">
-        <v>1152.0</v>
+        <v>1020.29999999999995</v>
       </c>
       <c r="D11" s="12">
-        <v>1108.40000000000009</v>
+        <v>986.0</v>
       </c>
       <c r="E11" s="12">
-        <v>1126.5</v>
+        <v>996.0</v>
       </c>
       <c r="F11" s="16">
-        <v>-0.0097</v>
+        <v>0.005</v>
       </c>
       <c r="G11" s="18">
-        <v>5625259</v>
+        <v>8090362</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1120.0</v>
+        <v>998.89999999999998</v>
       </c>
       <c r="C12" s="11">
-        <v>1173.5</v>
+        <v>1015.5</v>
       </c>
       <c r="D12" s="11">
-        <v>1109.0</v>
+        <v>979.20000000000005</v>
       </c>
       <c r="E12" s="11">
-        <v>1166.0</v>
-[...2 lines deleted...]
-        <v>0.0351</v>
+        <v>983.20000000000005</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-0.0129</v>
       </c>
       <c r="G12" s="17">
-        <v>7551005</v>
+        <v>4110700</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1166.90000000000009</v>
+        <v>983.20000000000005</v>
       </c>
       <c r="C13" s="12">
-        <v>1187.5</v>
+        <v>983.60000000000002</v>
       </c>
       <c r="D13" s="12">
-        <v>1163.59999999999991</v>
+        <v>945.0</v>
       </c>
       <c r="E13" s="12">
-        <v>1174.59999999999991</v>
+        <v>957.0</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0074</v>
+        <v>-0.0266</v>
       </c>
       <c r="G13" s="18">
-        <v>1997743</v>
+        <v>9085837</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,733 +1905,733 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1090.90000000000009</v>
+        <v>957.0</v>
       </c>
       <c r="C2" s="15">
-        <v>0.0142</v>
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>40.2</v>
+        <v>33.8</v>
       </c>
       <c r="E2" s="9">
-        <v>1.28</v>
+        <v>1.39</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1075.59999999999991</v>
+        <v>957.0</v>
       </c>
       <c r="C3" s="16">
-        <v>-0.0334</v>
+        <v>0.0079</v>
       </c>
       <c r="D3" s="10">
-        <v>34.8</v>
+        <v>33.8</v>
       </c>
       <c r="E3" s="10">
-        <v>3.18</v>
+        <v>1.44</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
-      <c r="K3" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>1112.79999999999995</v>
+        <v>949.5</v>
       </c>
       <c r="C4" s="13">
-        <v>-0.0164</v>
+        <v>-0.0188</v>
       </c>
       <c r="D4" s="9">
-        <v>43.7</v>
+        <v>30.2</v>
       </c>
       <c r="E4" s="9">
-        <v>1.03</v>
+        <v>1.39</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>1131.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>967.70000000000005</v>
+      </c>
+      <c r="C5" s="16">
+        <v>0.008</v>
       </c>
       <c r="D5" s="10">
-        <v>49.5</v>
+        <v>34.4</v>
       </c>
       <c r="E5" s="10">
-        <v>1.85</v>
+        <v>2.02</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
-      <c r="K5" s="10"/>
+      <c r="K5" s="10" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>1131.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0302</v>
+        <v>960.0</v>
+      </c>
+      <c r="C6" s="13">
+        <v>-0.0236</v>
       </c>
       <c r="D6" s="9">
-        <v>49.5</v>
+        <v>30.6</v>
       </c>
       <c r="E6" s="9">
-        <v>1.52</v>
+        <v>1.16</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
-      <c r="I6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>1098.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0052</v>
+        <v>983.20000000000005</v>
+      </c>
+      <c r="C7" s="14">
+        <v>-0.0031</v>
       </c>
       <c r="D7" s="10">
-        <v>36.4</v>
+        <v>36.6</v>
       </c>
       <c r="E7" s="10">
-        <v>0.75</v>
+        <v>0.77</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>1103.79999999999995</v>
+        <v>986.29999999999995</v>
       </c>
       <c r="C8" s="13">
-        <v>-0.0082</v>
+        <v>-0.008</v>
       </c>
       <c r="D8" s="9">
-        <v>37.9</v>
+        <v>37.5</v>
       </c>
       <c r="E8" s="9">
-        <v>0.75</v>
+        <v>0.87</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>1112.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0013</v>
+        <v>994.29999999999995</v>
+      </c>
+      <c r="C9" s="16">
+        <v>0.0104</v>
       </c>
       <c r="D9" s="10">
-        <v>40.5</v>
+        <v>39.8</v>
       </c>
       <c r="E9" s="10">
-        <v>0.47</v>
+        <v>0.74</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>1111.5</v>
-[...2 lines deleted...]
-        <v>0.0001</v>
+        <v>984.10000000000002</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-0.0165</v>
       </c>
       <c r="D10" s="9">
-        <v>39.9</v>
+        <v>35.0</v>
       </c>
       <c r="E10" s="9">
-        <v>0.67</v>
+        <v>0.59</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1111.40000000000009</v>
+        <v>1000.60000000000002</v>
       </c>
       <c r="C11" s="16">
-        <v>-0.0116</v>
+        <v>0.0046</v>
       </c>
       <c r="D11" s="10">
-        <v>39.9</v>
+        <v>39.8</v>
       </c>
       <c r="E11" s="10">
-        <v>0.44</v>
+        <v>0.59</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1124.5</v>
+        <v>996.0</v>
       </c>
       <c r="C12" s="13">
-        <v>-0.0057</v>
+        <v>-0.0175</v>
       </c>
       <c r="D12" s="9">
-        <v>43.4</v>
+        <v>37.5</v>
       </c>
       <c r="E12" s="9">
-        <v>0.46</v>
+        <v>1.76</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1130.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0277</v>
+        <v>1000.10000000000002</v>
+      </c>
+      <c r="C13" s="16">
+        <v>0.0142</v>
       </c>
       <c r="D13" s="10">
-        <v>45.2</v>
+        <v>36.4</v>
       </c>
       <c r="E13" s="10">
-        <v>1.27</v>
+        <v>1.41</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1100.70000000000005</v>
-[...5 lines deleted...]
-        <v>33.0</v>
+        <v>991.0</v>
+      </c>
+      <c r="C14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="19">
+        <v>29.3</v>
       </c>
       <c r="E14" s="9">
-        <v>0.71</v>
-[...1 lines deleted...]
-      <c r="F14" s="9"/>
+        <v>0.85</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>78</v>
+      </c>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1108.59999999999991</v>
+        <v>991.0</v>
       </c>
       <c r="C15" s="14">
-        <v>0.0005</v>
-[...2 lines deleted...]
-        <v>34.8</v>
+        <v>-0.0086</v>
+      </c>
+      <c r="D15" s="20">
+        <v>29.3</v>
       </c>
       <c r="E15" s="10">
-        <v>0.35</v>
-[...1 lines deleted...]
-      <c r="F15" s="10"/>
+        <v>0.85</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1108.0</v>
-[...2 lines deleted...]
-        <v>0.0014</v>
+        <v>999.60000000000002</v>
+      </c>
+      <c r="C16" s="13">
+        <v>-0.0014</v>
       </c>
       <c r="D16" s="9">
-        <v>34.5</v>
+        <v>31.4</v>
       </c>
       <c r="E16" s="9">
-        <v>1.03</v>
+        <v>0.93</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1106.5</v>
-[...2 lines deleted...]
-        <v>-0.0005</v>
+        <v>1001.0</v>
+      </c>
+      <c r="C17" s="14">
+        <v>-0.0129</v>
       </c>
       <c r="D17" s="10">
-        <v>34.0</v>
+        <v>31.7</v>
       </c>
       <c r="E17" s="10">
-        <v>0.35</v>
+        <v>0.87</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1107.0</v>
+        <v>1014.10000000000002</v>
       </c>
       <c r="C18" s="13">
-        <v>-0.0211</v>
+        <v>-0.0009</v>
       </c>
       <c r="D18" s="9">
-        <v>34.0</v>
+        <v>35.1</v>
       </c>
       <c r="E18" s="9">
-        <v>0.34</v>
+        <v>0.62</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1130.90000000000009</v>
+        <v>1015.0</v>
       </c>
       <c r="C19" s="16">
-        <v>-0.016</v>
+        <v>0.005</v>
       </c>
       <c r="D19" s="10">
-        <v>38.7</v>
+        <v>35.3</v>
       </c>
       <c r="E19" s="10">
-        <v>0.31</v>
+        <v>1.13</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1149.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0046</v>
+        <v>1010.0</v>
+      </c>
+      <c r="C20" s="13">
+        <v>-0.009</v>
       </c>
       <c r="D20" s="9">
-        <v>42.8</v>
+        <v>33.0</v>
       </c>
       <c r="E20" s="9">
-        <v>0.51</v>
+        <v>0.85</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1144.0</v>
+        <v>1019.20000000000005</v>
       </c>
       <c r="C21" s="16">
-        <v>-0.0093</v>
+        <v>0.0071</v>
       </c>
       <c r="D21" s="10">
-        <v>41.1</v>
+        <v>35.2</v>
       </c>
       <c r="E21" s="10">
-        <v>0.56</v>
+        <v>0.77</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1154.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>1012.0</v>
+      </c>
+      <c r="C22" s="13">
+        <v>-0.018</v>
       </c>
       <c r="D22" s="9">
-        <v>43.5</v>
+        <v>31.9</v>
       </c>
       <c r="E22" s="9">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1143.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0298</v>
+        <v>1030.5</v>
+      </c>
+      <c r="C23" s="14">
+        <v>-0.0067</v>
       </c>
       <c r="D23" s="10">
-        <v>40.1</v>
+        <v>36.2</v>
       </c>
       <c r="E23" s="10">
-        <v>0.65</v>
+        <v>0.81</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1178.40000000000009</v>
+        <v>1037.5</v>
       </c>
       <c r="C24" s="13">
-        <v>-0.0217</v>
+        <v>-0.0031</v>
       </c>
       <c r="D24" s="9">
-        <v>48.6</v>
+        <v>38.1</v>
       </c>
       <c r="E24" s="9">
-        <v>3.1</v>
+        <v>1.3</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1204.59999999999991</v>
+        <v>1040.70000000000005</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>-0.0012</v>
       </c>
       <c r="D25" s="10">
-        <v>57.1</v>
+        <v>38.9</v>
       </c>
       <c r="E25" s="10">
-        <v>0.58</v>
+        <v>0.76</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1204.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0143</v>
+        <v>1042.0</v>
+      </c>
+      <c r="C26" s="13">
+        <v>-0.0049</v>
       </c>
       <c r="D26" s="9">
-        <v>57.1</v>
+        <v>39.2</v>
       </c>
       <c r="E26" s="9">
-        <v>0.59</v>
+        <v>0.76</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1187.59999999999991</v>
+        <v>1047.099999999999909</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0003</v>
+        <v>-0.0126</v>
       </c>
       <c r="D27" s="10">
-        <v>52.5</v>
+        <v>40.5</v>
       </c>
       <c r="E27" s="10">
-        <v>0.65</v>
+        <v>0.8</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1187.20000000000005</v>
+        <v>1060.5</v>
       </c>
       <c r="C28" s="13">
-        <v>-0.0039</v>
+        <v>-0.0019</v>
       </c>
       <c r="D28" s="9">
-        <v>52.3</v>
+        <v>43.8</v>
       </c>
       <c r="E28" s="9">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1191.79999999999995</v>
+        <v>1062.5</v>
       </c>
       <c r="C29" s="16">
-        <v>-0.0026</v>
+        <v>0.0129</v>
       </c>
       <c r="D29" s="10">
-        <v>53.7</v>
+        <v>44.3</v>
       </c>
       <c r="E29" s="10">
-        <v>0.67</v>
+        <v>0.79</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1194.90000000000009</v>
+        <v>1049.0</v>
       </c>
       <c r="C30" s="13">
-        <v>-0.0114</v>
+        <v>-0.0069</v>
       </c>
       <c r="D30" s="9">
-        <v>54.6</v>
+        <v>40.0</v>
       </c>
       <c r="E30" s="9">
-        <v>0.54</v>
+        <v>0.78</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1208.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0018</v>
+        <v>1056.29999999999995</v>
+      </c>
+      <c r="C31" s="14">
+        <v>-0.011</v>
       </c>
       <c r="D31" s="10">
-        <v>58.6</v>
+        <v>41.6</v>
       </c>
       <c r="E31" s="10">
-        <v>0.65</v>
+        <v>1.15</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>