--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>TORNTPHARM — Torrent Pharmaceuticals</t>
   </si>
   <si>
-    <t>NSE Equity · Pharmaceuticals · Generated 02 Jul 2026, 07:46 AM</t>
+    <t>NSE Equity · Pharmaceuticals · Generated 13 Sep 2026, 10:49 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹3,590.90</t>
+    <t>₹4,965.50</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.45%</t>
+    <t>+0.72%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹3,787.90</t>
+    <t>₹5,250.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹2,570.45</t>
+    <t>₹3,068.54</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹4,423.59</t>
+    <t>₹4,878.41</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹4,114.11</t>
+    <t>₹4,469.74</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹111.33</t>
+    <t>₹98.82</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.4×</t>
+    <t>0.93×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Near 52W High</t>
+    <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -512,53 +512,53 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>64.0</v>
+        <v>52.2</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>2609.69999999999982</v>
+        <v>3206.65000000000009</v>
       </c>
       <c r="C2" s="11">
-        <v>2795.0</v>
+        <v>3324.17999999999984</v>
       </c>
       <c r="D2" s="11">
-        <v>2575.0</v>
+        <v>3074.2800000000002</v>
       </c>
       <c r="E2" s="11">
-        <v>2696.050000000000182</v>
+        <v>3286.59000000000015</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0331</v>
+        <v>0.0249</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>4176816</v>
+        <v>5454478</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>2712.0</v>
+        <v>3277.19000000000005</v>
       </c>
       <c r="C3" s="12">
-        <v>2980.0</v>
+        <v>3335.96000000000004</v>
       </c>
       <c r="D3" s="12">
-        <v>2570.44999999999982</v>
+        <v>3068.53999999999996</v>
       </c>
       <c r="E3" s="12">
-        <v>2791.30000000000018</v>
+        <v>3140.86000000000013</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0353</v>
+        <v>-0.0443</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>4433045</v>
+        <v>6835941</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>2796.099999999999909</v>
+        <v>3119.38999999999987</v>
       </c>
       <c r="C4" s="11">
-        <v>3257.15000000000009</v>
+        <v>3448.36000000000013</v>
       </c>
       <c r="D4" s="11">
-        <v>2757.90000000000009</v>
+        <v>3068.92999999999984</v>
       </c>
       <c r="E4" s="11">
-        <v>3171.75</v>
+        <v>3378.2800000000002</v>
       </c>
       <c r="F4" s="13">
-        <v>0.1363</v>
+        <v>0.0756</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>8111447</v>
+        <v>9952805</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>3172.050000000000182</v>
+        <v>3445.7800000000002</v>
       </c>
       <c r="C5" s="12">
-        <v>3574.0</v>
+        <v>3754.63999999999987</v>
       </c>
       <c r="D5" s="12">
-        <v>3156.44999999999982</v>
+        <v>3258.44000000000005</v>
       </c>
       <c r="E5" s="12">
-        <v>3485.15000000000009</v>
-[...2 lines deleted...]
-        <v>0.0988</v>
+        <v>3709.050000000000182</v>
+      </c>
+      <c r="F5" s="15">
+        <v>0.0979</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>7177573</v>
+        <v>13311525</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>3503.44999999999982</v>
+        <v>3708.059999999999945</v>
       </c>
       <c r="C6" s="11">
-        <v>3525.0</v>
+        <v>3708.059999999999945</v>
       </c>
       <c r="D6" s="11">
-        <v>3320.94999999999982</v>
+        <v>3459.55999999999995</v>
       </c>
       <c r="E6" s="11">
-        <v>3396.55000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0254</v>
+        <v>3528.55000000000018</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0487</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>5296778</v>
+        <v>5732924</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>3408.5</v>
+        <v>3538.059999999999945</v>
       </c>
       <c r="C7" s="12">
-        <v>3590.69999999999982</v>
+        <v>3656.80999999999995</v>
       </c>
       <c r="D7" s="12">
-        <v>3084.80000000000018</v>
+        <v>3452.51999999999998</v>
       </c>
       <c r="E7" s="12">
-        <v>3202.65000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0571</v>
+        <v>3571.55999999999995</v>
+      </c>
+      <c r="F7" s="15">
+        <v>0.0122</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>11854052</v>
+        <v>5103714</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>3224.0</v>
+        <v>3571.4699999999998</v>
       </c>
       <c r="C8" s="11">
-        <v>3333.099999999999909</v>
+        <v>3685.59999999999991</v>
       </c>
       <c r="D8" s="11">
-        <v>3052.0</v>
+        <v>3450.039999999999964</v>
       </c>
       <c r="E8" s="11">
-        <v>3324.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.038</v>
+        <v>3528.84000000000015</v>
+      </c>
+      <c r="F8" s="16">
+        <v>-0.012</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>6385819</v>
+        <v>4398121</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>3301.0</v>
+        <v>3528.84000000000015</v>
       </c>
       <c r="C9" s="12">
-        <v>3515.34999999999991</v>
+        <v>3848.11000000000013</v>
       </c>
       <c r="D9" s="12">
-        <v>3294.050000000000182</v>
+        <v>3501.57999999999993</v>
       </c>
       <c r="E9" s="12">
-        <v>3360.050000000000182</v>
-[...2 lines deleted...]
-        <v>0.0108</v>
+        <v>3687.92999999999984</v>
+      </c>
+      <c r="F9" s="15">
+        <v>0.0451</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>7205569</v>
+        <v>5818612</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>3368.15000000000009</v>
+        <v>3691.19999999999982</v>
       </c>
       <c r="C10" s="11">
-        <v>3465.0</v>
+        <v>3829.079999999999927</v>
       </c>
       <c r="D10" s="11">
-        <v>3122.0</v>
+        <v>3656.40999999999985</v>
       </c>
       <c r="E10" s="11">
-        <v>3269.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0271</v>
+        <v>3816.19999999999982</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0348</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>6582764</v>
+        <v>4121805</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>3121.0</v>
+        <v>3826.11000000000013</v>
       </c>
       <c r="C11" s="12">
-        <v>3332.30000000000018</v>
+        <v>4071.13999999999987</v>
       </c>
       <c r="D11" s="12">
-        <v>2911.5</v>
+        <v>3662.55999999999995</v>
       </c>
       <c r="E11" s="12">
-        <v>2948.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0982</v>
+        <v>3926.019999999999982</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.0288</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>9297660</v>
+        <v>5730430</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>2920.0</v>
+        <v>3983.2199999999998</v>
       </c>
       <c r="C12" s="11">
-        <v>3300.90000000000009</v>
+        <v>4461.13000000000011</v>
       </c>
       <c r="D12" s="11">
-        <v>2886.44999999999982</v>
+        <v>3869.61999999999989</v>
       </c>
       <c r="E12" s="11">
-        <v>3227.94999999999982</v>
+        <v>4324.71000000000004</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0949</v>
+        <v>0.1016</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>5457229</v>
+        <v>8373339</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>3198.90000000000009</v>
+        <v>4182.6899999999996</v>
       </c>
       <c r="C13" s="12">
-        <v>3360.0</v>
+        <v>4474.010000000000218</v>
       </c>
       <c r="D13" s="12">
-        <v>3107.40000000000009</v>
+        <v>4152.94999999999982</v>
       </c>
       <c r="E13" s="12">
-        <v>3322.0</v>
+        <v>4220.19999999999982</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0291</v>
+        <v>-0.0242</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>7944567</v>
+        <v>7957720</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>3312.5</v>
+        <v>4269.11999999999989</v>
       </c>
       <c r="C14" s="11">
-        <v>3371.90000000000009</v>
+        <v>4324.40999999999985</v>
       </c>
       <c r="D14" s="11">
-        <v>3101.59999999999991</v>
+        <v>3863.42000000000007</v>
       </c>
       <c r="E14" s="11">
-        <v>3174.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0443</v>
+        <v>4176.80000000000018</v>
+      </c>
+      <c r="F14" s="16">
+        <v>-0.0103</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>6882053</v>
+        <v>9565818</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>3153.0</v>
+        <v>4176.80000000000018</v>
       </c>
       <c r="C15" s="12">
-        <v>3478.90000000000009</v>
+        <v>4703.55000000000018</v>
       </c>
       <c r="D15" s="12">
-        <v>3102.0</v>
+        <v>4176.80000000000018</v>
       </c>
       <c r="E15" s="12">
-        <v>3408.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0736</v>
+        <v>4410.80000000000018</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.056</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>9952805</v>
+        <v>8904322</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>3476.30000000000018</v>
+        <v>4438.10000000000036</v>
       </c>
       <c r="C16" s="11">
-        <v>3787.90000000000009</v>
+        <v>4742.89999999999964</v>
       </c>
       <c r="D16" s="11">
-        <v>3287.30000000000018</v>
+        <v>4240.30000000000018</v>
       </c>
       <c r="E16" s="11">
-        <v>3741.90000000000009</v>
+        <v>4620.10000000000036</v>
       </c>
       <c r="F16" s="13">
-        <v>0.0979</v>
+        <v>0.0475</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>13311525</v>
+        <v>11410490</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>3740.90000000000009</v>
+        <v>4646.89999999999964</v>
       </c>
       <c r="C17" s="12">
-        <v>3740.90000000000009</v>
+        <v>5140.69999999999982</v>
       </c>
       <c r="D17" s="12">
-        <v>3490.19999999999982</v>
+        <v>4574.30000000000018</v>
       </c>
       <c r="E17" s="12">
-        <v>3559.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0487</v>
+        <v>5122.80000000000018</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.1088</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>5732924</v>
+        <v>18589404</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>3569.40000000000009</v>
+        <v>5250.0</v>
       </c>
       <c r="C18" s="11">
-        <v>3689.19999999999982</v>
+        <v>5250.0</v>
       </c>
       <c r="D18" s="11">
-        <v>3483.099999999999909</v>
+        <v>4814.0</v>
       </c>
       <c r="E18" s="11">
-        <v>3603.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0122</v>
+        <v>5066.0</v>
+      </c>
+      <c r="F18" s="16">
+        <v>-0.0111</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>5103714</v>
+        <v>8284324</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>3603.099999999999909</v>
+        <v>4973.5</v>
       </c>
       <c r="C19" s="12">
-        <v>3685.59999999999991</v>
+        <v>5025.0</v>
       </c>
       <c r="D19" s="12">
-        <v>3480.59999999999991</v>
+        <v>4823.0</v>
       </c>
       <c r="E19" s="12">
-        <v>3590.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0034</v>
+        <v>4965.5</v>
+      </c>
+      <c r="F19" s="14">
+        <v>-0.0198</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>3228108</v>
+        <v>2257955</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>3658.30000000000018</v>
+        <v>4454.19999999999982</v>
       </c>
       <c r="C2" s="11">
-        <v>3675.5</v>
+        <v>4566.80000000000018</v>
       </c>
       <c r="D2" s="11">
-        <v>3490.19999999999982</v>
+        <v>4377.0</v>
       </c>
       <c r="E2" s="11">
-        <v>3573.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0233</v>
+        <v>4516.19999999999982</v>
+      </c>
+      <c r="F2" s="13">
+        <v>0.0139</v>
       </c>
       <c r="G2" s="17">
-        <v>1526751</v>
+        <v>1689784</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>3573.19999999999982</v>
+        <v>4516.19999999999982</v>
       </c>
       <c r="C3" s="12">
-        <v>3652.30000000000018</v>
+        <v>4783.0</v>
       </c>
       <c r="D3" s="12">
-        <v>3558.0</v>
+        <v>4506.10000000000036</v>
       </c>
       <c r="E3" s="12">
-        <v>3623.0</v>
-[...2 lines deleted...]
-        <v>0.0139</v>
+        <v>4768.30000000000018</v>
+      </c>
+      <c r="F3" s="15">
+        <v>0.0558</v>
       </c>
       <c r="G3" s="18">
-        <v>1025704</v>
+        <v>3309834</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>3645.5</v>
+        <v>4854.80000000000018</v>
       </c>
       <c r="C4" s="11">
-        <v>3698.0</v>
+        <v>4948.0</v>
       </c>
       <c r="D4" s="11">
-        <v>3587.19999999999982</v>
+        <v>4778.80000000000018</v>
       </c>
       <c r="E4" s="11">
-        <v>3685.30000000000018</v>
+        <v>4901.5</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0172</v>
+        <v>0.0279</v>
       </c>
       <c r="G4" s="17">
-        <v>1379309</v>
+        <v>2984883</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>3689.90000000000009</v>
+        <v>4898.69999999999982</v>
       </c>
       <c r="C5" s="12">
-        <v>3700.0</v>
+        <v>5085.80000000000018</v>
       </c>
       <c r="D5" s="12">
-        <v>3553.30000000000018</v>
+        <v>4695.10000000000036</v>
       </c>
       <c r="E5" s="12">
-        <v>3559.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0341</v>
+        <v>4763.0</v>
+      </c>
+      <c r="F5" s="14">
+        <v>-0.0283</v>
       </c>
       <c r="G5" s="18">
-        <v>1195503</v>
+        <v>8795261</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>3569.40000000000009</v>
+        <v>4750.0</v>
       </c>
       <c r="C6" s="11">
-        <v>3650.0</v>
+        <v>5078.5</v>
       </c>
       <c r="D6" s="11">
-        <v>3541.59999999999991</v>
+        <v>4735.10000000000036</v>
       </c>
       <c r="E6" s="11">
-        <v>3579.099999999999909</v>
+        <v>4961.5</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0054</v>
+        <v>0.0417</v>
       </c>
       <c r="G6" s="17">
-        <v>589272</v>
+        <v>2223745</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>3581.0</v>
+        <v>4985.0</v>
       </c>
       <c r="C7" s="12">
-        <v>3676.80000000000018</v>
+        <v>5140.69999999999982</v>
       </c>
       <c r="D7" s="12">
-        <v>3558.19999999999982</v>
+        <v>4857.19999999999982</v>
       </c>
       <c r="E7" s="12">
-        <v>3566.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0036</v>
+        <v>5122.80000000000018</v>
+      </c>
+      <c r="F7" s="15">
+        <v>0.0325</v>
       </c>
       <c r="G7" s="18">
-        <v>777396</v>
+        <v>3811790</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>3590.0</v>
+        <v>5250.0</v>
       </c>
       <c r="C8" s="11">
-        <v>3639.90000000000009</v>
+        <v>5250.0</v>
       </c>
       <c r="D8" s="11">
-        <v>3512.19999999999982</v>
+        <v>4901.0</v>
       </c>
       <c r="E8" s="11">
-        <v>3629.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0177</v>
+        <v>4924.0</v>
+      </c>
+      <c r="F8" s="16">
+        <v>-0.0388</v>
       </c>
       <c r="G8" s="17">
-        <v>937260</v>
+        <v>3106322</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>3629.099999999999909</v>
+        <v>4928.5</v>
       </c>
       <c r="C9" s="12">
-        <v>3689.19999999999982</v>
+        <v>4981.5</v>
       </c>
       <c r="D9" s="12">
-        <v>3483.099999999999909</v>
+        <v>4824.5</v>
       </c>
       <c r="E9" s="12">
-        <v>3561.0</v>
-[...2 lines deleted...]
-        <v>-0.0188</v>
+        <v>4833.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0185</v>
       </c>
       <c r="G9" s="18">
-        <v>1922927</v>
+        <v>1778356</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>3562.80000000000018</v>
+        <v>4828.0</v>
       </c>
       <c r="C10" s="11">
-        <v>3637.59999999999991</v>
+        <v>5044.5</v>
       </c>
       <c r="D10" s="11">
-        <v>3504.0</v>
+        <v>4814.0</v>
       </c>
       <c r="E10" s="11">
-        <v>3514.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.013</v>
+        <v>4896.5</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0131</v>
       </c>
       <c r="G10" s="17">
-        <v>1559667</v>
+        <v>1603546</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>3514.69999999999982</v>
+        <v>4896.5</v>
       </c>
       <c r="C11" s="12">
-        <v>3594.90000000000009</v>
+        <v>5050.0</v>
       </c>
       <c r="D11" s="12">
-        <v>3481.0</v>
+        <v>4855.0</v>
       </c>
       <c r="E11" s="12">
-        <v>3532.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0051</v>
+        <v>5050.0</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.0313</v>
       </c>
       <c r="G11" s="18">
-        <v>1491127</v>
+        <v>1145691</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>3515.0</v>
+        <v>5048.0</v>
       </c>
       <c r="C12" s="11">
-        <v>3603.5</v>
+        <v>5066.0</v>
       </c>
       <c r="D12" s="11">
-        <v>3480.59999999999991</v>
+        <v>4823.0</v>
       </c>
       <c r="E12" s="11">
-        <v>3584.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0146</v>
+        <v>4857.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0382</v>
       </c>
       <c r="G12" s="17">
-        <v>851719</v>
+        <v>1801975</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>3584.90000000000009</v>
+        <v>4857.0</v>
       </c>
       <c r="C13" s="12">
-        <v>3685.59999999999991</v>
+        <v>5000.0</v>
       </c>
       <c r="D13" s="12">
-        <v>3561.0</v>
+        <v>4823.0</v>
       </c>
       <c r="E13" s="12">
-        <v>3590.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0018</v>
+        <v>4965.5</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0.0223</v>
       </c>
       <c r="G13" s="18">
-        <v>202454</v>
+        <v>1106389</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,739 +1894,729 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>4640.80000000000018</v>
+        <v>4965.5</v>
       </c>
       <c r="C2" s="13">
-        <v>0.0045</v>
+        <v>0.0072</v>
       </c>
       <c r="D2" s="9">
-        <v>64.0</v>
+        <v>52.2</v>
       </c>
       <c r="E2" s="9">
-        <v>0.4</v>
+        <v>0.93</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>4620.10000000000036</v>
-[...2 lines deleted...]
-        <v>-0.0081</v>
+        <v>4930.0</v>
+      </c>
+      <c r="C3" s="15">
+        <v>0.0</v>
       </c>
       <c r="D3" s="10">
-        <v>62.7</v>
+        <v>49.6</v>
       </c>
       <c r="E3" s="10">
-        <v>0.91</v>
+        <v>0.68</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>4657.60000000000036</v>
-[...2 lines deleted...]
-        <v>0.0313</v>
+        <v>4930.0</v>
+      </c>
+      <c r="C4" s="16">
+        <v>-0.006</v>
       </c>
       <c r="D4" s="9">
-        <v>66.8</v>
+        <v>49.6</v>
       </c>
       <c r="E4" s="9">
-        <v>3.96</v>
+        <v>0.57</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
-      <c r="I4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>4516.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4960.0</v>
+      </c>
+      <c r="C5" s="15">
+        <v>0.0094</v>
       </c>
       <c r="D5" s="10">
-        <v>56.9</v>
+        <v>51.7</v>
       </c>
       <c r="E5" s="10">
-        <v>0.45</v>
+        <v>0.86</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>4516.19999999999982</v>
+        <v>4914.0</v>
       </c>
       <c r="C6" s="13">
-        <v>0.0026</v>
+        <v>0.0117</v>
       </c>
       <c r="D6" s="9">
-        <v>56.9</v>
+        <v>48.7</v>
       </c>
       <c r="E6" s="9">
-        <v>0.34</v>
+        <v>0.75</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>4504.39999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0021</v>
+        <v>4857.0</v>
+      </c>
+      <c r="C7" s="14">
+        <v>-0.0099</v>
       </c>
       <c r="D7" s="10">
-        <v>55.9</v>
+        <v>44.8</v>
       </c>
       <c r="E7" s="10">
-        <v>0.44</v>
+        <v>1.02</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>4514.10000000000036</v>
-[...2 lines deleted...]
-        <v>0.0128</v>
+        <v>4905.5</v>
+      </c>
+      <c r="C8" s="16">
+        <v>-0.0212</v>
       </c>
       <c r="D8" s="9">
-        <v>56.9</v>
+        <v>47.6</v>
       </c>
       <c r="E8" s="9">
-        <v>0.88</v>
+        <v>1.03</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>4457.0</v>
-[...2 lines deleted...]
-        <v>0.0061</v>
+        <v>5012.0</v>
+      </c>
+      <c r="C9" s="15">
+        <v>0.0094</v>
       </c>
       <c r="D9" s="10">
-        <v>52.4</v>
+        <v>54.8</v>
       </c>
       <c r="E9" s="10">
-        <v>1.19</v>
+        <v>0.87</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>4429.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0035</v>
+        <v>4965.5</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-0.0198</v>
       </c>
       <c r="D10" s="9">
-        <v>50.2</v>
+        <v>51.9</v>
       </c>
       <c r="E10" s="9">
-        <v>1.21</v>
+        <v>0.59</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>4445.5</v>
-[...2 lines deleted...]
-        <v>0.0006</v>
+        <v>5066.0</v>
+      </c>
+      <c r="C11" s="15">
+        <v>0.0032</v>
       </c>
       <c r="D11" s="10">
-        <v>51.5</v>
+        <v>59.6</v>
       </c>
       <c r="E11" s="10">
-        <v>0.55</v>
+        <v>1.75</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>4442.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0054</v>
+        <v>5050.0</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0.0102</v>
       </c>
       <c r="D12" s="9">
-        <v>51.3</v>
+        <v>58.7</v>
       </c>
       <c r="E12" s="9">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
-      <c r="I12" s="9"/>
+      <c r="I12" s="9" t="s">
+        <v>85</v>
+      </c>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>4466.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0083</v>
+        <v>4999.0</v>
+      </c>
+      <c r="C13" s="15">
+        <v>0.0223</v>
       </c>
       <c r="D13" s="10">
-        <v>53.1</v>
+        <v>55.8</v>
       </c>
       <c r="E13" s="10">
-        <v>0.47</v>
+        <v>0.72</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>4571.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0002</v>
+        <v>4890.0</v>
+      </c>
+      <c r="C14" s="16">
+        <v>-0.0085</v>
       </c>
       <c r="D14" s="9">
-        <v>61.7</v>
+        <v>48.4</v>
       </c>
       <c r="E14" s="9">
-        <v>0.75</v>
+        <v>0.59</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>4572.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0243</v>
+        <v>4932.0</v>
+      </c>
+      <c r="C15" s="15">
+        <v>0.0093</v>
       </c>
       <c r="D15" s="10">
-        <v>61.8</v>
+        <v>51.5</v>
       </c>
       <c r="E15" s="10">
-        <v>1.48</v>
+        <v>0.44</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
-      <c r="I15" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>4463.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0021</v>
+        <v>4886.5</v>
+      </c>
+      <c r="C16" s="16">
+        <v>-0.002</v>
       </c>
       <c r="D16" s="9">
-        <v>55.5</v>
+        <v>48.2</v>
       </c>
       <c r="E16" s="9">
-        <v>0.66</v>
+        <v>0.3</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>4472.89999999999964</v>
+        <v>4896.5</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0142</v>
+        <v>-0.0217</v>
       </c>
       <c r="D17" s="10">
-        <v>56.3</v>
+        <v>48.8</v>
       </c>
       <c r="E17" s="10">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>4410.39999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0024</v>
+        <v>5005.0</v>
+      </c>
+      <c r="C18" s="16">
+        <v>-0.0016</v>
       </c>
       <c r="D18" s="9">
-        <v>52.3</v>
+        <v>56.9</v>
       </c>
       <c r="E18" s="9">
-        <v>0.73</v>
+        <v>0.47</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>4420.89999999999964</v>
-[...2 lines deleted...]
-        <v>0.0187</v>
+        <v>5013.0</v>
+      </c>
+      <c r="C19" s="15">
+        <v>0.0084</v>
       </c>
       <c r="D19" s="10">
-        <v>53.1</v>
+        <v>57.5</v>
       </c>
       <c r="E19" s="10">
         <v>0.78</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>4339.89999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0065</v>
+        <v>4971.0</v>
+      </c>
+      <c r="C20" s="13">
+        <v>0.0145</v>
       </c>
       <c r="D20" s="9">
-        <v>47.7</v>
+        <v>55.0</v>
       </c>
       <c r="E20" s="9">
-        <v>1.13</v>
+        <v>0.82</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>4368.5</v>
-[...2 lines deleted...]
-        <v>0.0117</v>
+        <v>4900.0</v>
+      </c>
+      <c r="C21" s="15">
+        <v>0.0139</v>
       </c>
       <c r="D21" s="10">
-        <v>49.6</v>
+        <v>50.5</v>
       </c>
       <c r="E21" s="10">
-        <v>0.8</v>
+        <v>0.57</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>4317.89999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0075</v>
+        <v>4833.0</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0166</v>
       </c>
       <c r="D22" s="9">
-        <v>46.1</v>
+        <v>45.6</v>
       </c>
       <c r="E22" s="9">
-        <v>1.28</v>
+        <v>0.31</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>4350.39999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0137</v>
+        <v>4914.5</v>
+      </c>
+      <c r="C23" s="15">
+        <v>0.0044</v>
       </c>
       <c r="D23" s="10">
-        <v>48.1</v>
+        <v>51.3</v>
       </c>
       <c r="E23" s="10">
-        <v>1.45</v>
+        <v>0.71</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>4410.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.028</v>
+        <v>4893.0</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0014</v>
       </c>
       <c r="D24" s="9">
-        <v>51.9</v>
+        <v>49.7</v>
       </c>
       <c r="E24" s="9">
-        <v>6.58</v>
+        <v>0.48</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>4537.80000000000018</v>
+        <v>4886.0</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>-0.0077</v>
       </c>
       <c r="D25" s="10">
-        <v>61.3</v>
+        <v>49.3</v>
       </c>
       <c r="E25" s="10">
-        <v>0.68</v>
+        <v>0.42</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>4537.80000000000018</v>
+        <v>4924.0</v>
       </c>
       <c r="C26" s="13">
-        <v>0.0192</v>
+        <v>0.0</v>
       </c>
       <c r="D26" s="9">
-        <v>61.3</v>
+        <v>51.8</v>
       </c>
       <c r="E26" s="9">
-        <v>0.67</v>
+        <v>0.47</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>4452.10000000000036</v>
-[...2 lines deleted...]
-        <v>-0.0264</v>
+        <v>4924.0</v>
+      </c>
+      <c r="C27" s="14">
+        <v>-0.0065</v>
       </c>
       <c r="D27" s="10">
-        <v>56.7</v>
+        <v>51.8</v>
       </c>
       <c r="E27" s="10">
-        <v>1.57</v>
+        <v>0.44</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>4572.60000000000036</v>
-[...2 lines deleted...]
-        <v>0.0193</v>
+        <v>4956.0</v>
+      </c>
+      <c r="C28" s="16">
+        <v>-0.0088</v>
       </c>
       <c r="D28" s="9">
-        <v>67.099999999999994</v>
+        <v>53.7</v>
       </c>
       <c r="E28" s="9">
-        <v>3.21</v>
+        <v>0.76</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
-      <c r="J28" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J28" s="9"/>
+      <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>4486.19999999999982</v>
+        <v>5000.0</v>
       </c>
       <c r="C29" s="14">
-        <v>0.0038</v>
+        <v>-0.006</v>
       </c>
       <c r="D29" s="10">
-        <v>62.5</v>
+        <v>56.5</v>
       </c>
       <c r="E29" s="10">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>4469.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.009</v>
+        <v>5030.0</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.004</v>
       </c>
       <c r="D30" s="9">
-        <v>61.6</v>
+        <v>58.4</v>
       </c>
       <c r="E30" s="9">
-        <v>0.86</v>
+        <v>0.7</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>4429.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0069</v>
+        <v>5050.0</v>
+      </c>
+      <c r="C31" s="14">
+        <v>-0.0142</v>
       </c>
       <c r="D31" s="10">
-        <v>59.2</v>
+        <v>59.7</v>
       </c>
       <c r="E31" s="10">
-        <v>1.11</v>
+        <v>0.9</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>