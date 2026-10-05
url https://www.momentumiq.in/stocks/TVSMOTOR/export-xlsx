--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -18,368 +18,365 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>TVSMOTOR — TVS Motor Company</t>
   </si>
   <si>
-    <t>NSE Equity · Automobile · Generated 02 Jul 2026, 07:59 AM</t>
+    <t>NSE Equity · Automobile · Generated 05 Oct 2026, 11:46 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹3,658.30</t>
+    <t>₹4,021.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.97%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹3,700.00</t>
+    <t>₹4,484.50</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,975.45</t>
+    <t>₹2,630.80</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹3,468.88</t>
+    <t>₹4,098.52</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹3,545.29</t>
+    <t>₹3,840.00</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹92.02</t>
+    <t>₹113.03</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.61×</t>
+    <t>1.75×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● NR7 Narrow Range</t>
-[...2 lines deleted...]
-    <t>● Near 52W Low</t>
+    <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -516,52 +513,52 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -839,54 +836,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A21" sqref="A21"/>
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="18" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="32">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -905,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>53.9</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -958,1682 +955,1670 @@
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
-      <c r="A18" s="6" t="s">
+    <row r="20" spans="1:4" customHeight="1" ht="24">
+      <c r="A20" s="7" t="s">
         <v>24</v>
-      </c>
-[...3 lines deleted...]
-        <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="A18:B18"/>
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A20:D20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="8" t="s">
+      <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="8" t="s">
+      <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="G1" s="8" t="s">
+      <c r="H1" s="8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>2063.55000000000018</v>
+        <v>2722.2800000000002</v>
       </c>
       <c r="C2" s="11">
-        <v>2270.94999999999982</v>
+        <v>2868.86999999999989</v>
       </c>
       <c r="D2" s="11">
-        <v>1975.45000000000005</v>
+        <v>2630.80000000000018</v>
       </c>
       <c r="E2" s="11">
-        <v>2179.25</v>
+        <v>2771.11000000000013</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0561</v>
+        <v>0.0179</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>13956418</v>
+        <v>15562137</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>2234.55000000000018</v>
+        <v>2775.30000000000018</v>
       </c>
       <c r="C3" s="12">
-        <v>2519.0</v>
+        <v>2949.98999999999978</v>
       </c>
       <c r="D3" s="12">
-        <v>2069.0</v>
+        <v>2645.84999999999991</v>
       </c>
       <c r="E3" s="12">
-        <v>2364.84999999999991</v>
+        <v>2907.84000000000015</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0852</v>
+        <v>0.0493</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>21167698</v>
+        <v>17812687</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>2364.84999999999991</v>
+        <v>2924.7800000000002</v>
       </c>
       <c r="C4" s="11">
-        <v>2557.050000000000182</v>
+        <v>2936.34000000000015</v>
       </c>
       <c r="D4" s="11">
-        <v>2301.19999999999982</v>
+        <v>2719.19999999999982</v>
       </c>
       <c r="E4" s="11">
-        <v>2531.0</v>
-[...2 lines deleted...]
-        <v>0.0703</v>
+        <v>2792.039999999999964</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.0398</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>20330219</v>
+        <v>14122353</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>2532.0</v>
+        <v>2815.15999999999985</v>
       </c>
       <c r="C5" s="12">
-        <v>2824.0</v>
+        <v>3337.34000000000015</v>
       </c>
       <c r="D5" s="12">
-        <v>2427.0</v>
+        <v>2789.34999999999991</v>
       </c>
       <c r="E5" s="12">
-        <v>2813.30000000000018</v>
+        <v>3265.19000000000005</v>
       </c>
       <c r="F5" s="14">
-        <v>0.1115</v>
+        <v>0.1695</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>27640961</v>
+        <v>23632050</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>2859.5</v>
+        <v>3283.61999999999989</v>
       </c>
       <c r="C6" s="11">
-        <v>2958.0</v>
+        <v>3590.15000000000009</v>
       </c>
       <c r="D6" s="11">
-        <v>2716.050000000000182</v>
+        <v>3269.17000000000007</v>
       </c>
       <c r="E6" s="11">
-        <v>2839.84999999999991</v>
+        <v>3426.7199999999998</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0094</v>
+        <v>0.0495</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>15332992</v>
+        <v>15263841</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>2857.0</v>
+        <v>3436.28999999999996</v>
       </c>
       <c r="C7" s="12">
-        <v>2875.25</v>
+        <v>3707.039999999999964</v>
       </c>
       <c r="D7" s="12">
-        <v>2375.0</v>
+        <v>3355.4699999999998</v>
       </c>
       <c r="E7" s="12">
-        <v>2493.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.1219</v>
+        <v>3496.48000000000002</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0204</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>24009875</v>
+        <v>15617414</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>2525.0</v>
+        <v>3499.67000000000007</v>
       </c>
       <c r="C8" s="11">
-        <v>2525.0</v>
+        <v>3562.34999999999991</v>
       </c>
       <c r="D8" s="11">
-        <v>2356.94999999999982</v>
+        <v>3329.36000000000013</v>
       </c>
       <c r="E8" s="11">
-        <v>2434.44999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0238</v>
+        <v>3519.19999999999982</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0065</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>10926907</v>
+        <v>21096913</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>2457.050000000000182</v>
+        <v>3537.63999999999987</v>
       </c>
       <c r="C9" s="12">
-        <v>2572.80000000000018</v>
+        <v>3721.88999999999987</v>
       </c>
       <c r="D9" s="12">
-        <v>2333.44999999999982</v>
+        <v>3530.65999999999985</v>
       </c>
       <c r="E9" s="12">
-        <v>2368.5</v>
-[...2 lines deleted...]
-        <v>-0.0271</v>
+        <v>3706.84000000000015</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0533</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>14192445</v>
+        <v>12954362</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>2365.0</v>
+        <v>3723.98000000000002</v>
       </c>
       <c r="C10" s="11">
-        <v>2539.19999999999982</v>
+        <v>3895.38000000000011</v>
       </c>
       <c r="D10" s="11">
-        <v>2171.40000000000009</v>
+        <v>3483.82000000000016</v>
       </c>
       <c r="E10" s="11">
-        <v>2457.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0377</v>
+        <v>3664.59000000000015</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0114</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>19347691</v>
+        <v>16213566</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>2549.90000000000009</v>
+        <v>3597.42999999999984</v>
       </c>
       <c r="C11" s="12">
-        <v>2720.0</v>
+        <v>3956.17000000000007</v>
       </c>
       <c r="D11" s="12">
-        <v>2192.75</v>
+        <v>3546.40000000000009</v>
       </c>
       <c r="E11" s="12">
-        <v>2225.5</v>
-[...2 lines deleted...]
-        <v>-0.0946</v>
+        <v>3856.2199999999998</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0523</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>14674894</v>
+        <v>12756339</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>2268.94999999999982</v>
+        <v>3766.82999999999993</v>
       </c>
       <c r="C12" s="11">
-        <v>2468.0</v>
+        <v>3907.19999999999982</v>
       </c>
       <c r="D12" s="11">
-        <v>2218.80000000000018</v>
+        <v>3270.86999999999989</v>
       </c>
       <c r="E12" s="11">
-        <v>2419.84999999999991</v>
-[...2 lines deleted...]
-        <v>0.0873</v>
+        <v>3363.80000000000018</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.1277</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>14267947</v>
+        <v>25036727</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>2425.0</v>
+        <v>3434.69999999999982</v>
       </c>
       <c r="C13" s="12">
-        <v>2848.90000000000009</v>
+        <v>3850.5</v>
       </c>
       <c r="D13" s="12">
-        <v>2221.099999999999909</v>
+        <v>3293.80000000000018</v>
       </c>
       <c r="E13" s="12">
-        <v>2672.0</v>
+        <v>3492.90000000000009</v>
       </c>
       <c r="F13" s="14">
-        <v>0.1042</v>
+        <v>0.0384</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>17202312</v>
+        <v>19385914</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>2700.5</v>
+        <v>3492.90000000000009</v>
       </c>
       <c r="C14" s="11">
-        <v>2878.90000000000009</v>
+        <v>3730.0</v>
       </c>
       <c r="D14" s="11">
-        <v>2640.0</v>
+        <v>3228.0</v>
       </c>
       <c r="E14" s="11">
-        <v>2780.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0407</v>
+        <v>3355.69999999999982</v>
+      </c>
+      <c r="F14" s="15">
+        <v>-0.0393</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>17220409</v>
+        <v>24355772</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>2785.0</v>
+        <v>3382.0</v>
       </c>
       <c r="C15" s="12">
-        <v>2960.30000000000018</v>
+        <v>3602.30000000000018</v>
       </c>
       <c r="D15" s="12">
-        <v>2655.099999999999909</v>
+        <v>3265.59999999999991</v>
       </c>
       <c r="E15" s="12">
-        <v>2918.0</v>
+        <v>3460.59999999999991</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0493</v>
+        <v>0.0313</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>17812687</v>
+        <v>24987946</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>2935.0</v>
+        <v>3484.0</v>
       </c>
       <c r="C16" s="11">
-        <v>2946.59999999999991</v>
+        <v>4325.0</v>
       </c>
       <c r="D16" s="11">
-        <v>2728.69999999999982</v>
+        <v>3463.40000000000009</v>
       </c>
       <c r="E16" s="11">
-        <v>2801.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0398</v>
+        <v>4313.10000000000036</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0.2463</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>14122353</v>
+        <v>29507205</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>2825.0</v>
+        <v>4336.5</v>
       </c>
       <c r="C17" s="12">
-        <v>3349.0</v>
+        <v>4484.5</v>
       </c>
       <c r="D17" s="12">
-        <v>2799.099999999999909</v>
+        <v>4161.5</v>
       </c>
       <c r="E17" s="12">
-        <v>3276.59999999999991</v>
+        <v>4341.30000000000018</v>
       </c>
       <c r="F17" s="14">
-        <v>0.1695</v>
+        <v>0.0065</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>23632050</v>
+        <v>19647626</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>3295.099999999999909</v>
+        <v>4341.30000000000018</v>
       </c>
       <c r="C18" s="11">
-        <v>3602.69999999999982</v>
+        <v>4409.0</v>
       </c>
       <c r="D18" s="11">
-        <v>3280.59999999999991</v>
+        <v>4002.0</v>
       </c>
       <c r="E18" s="11">
-        <v>3438.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0495</v>
+        <v>4106.0</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-0.0542</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>15263841</v>
+        <v>16275981</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>3448.30000000000018</v>
+        <v>4090.0</v>
       </c>
       <c r="C19" s="12">
-        <v>3700.0</v>
+        <v>4100.0</v>
       </c>
       <c r="D19" s="12">
-        <v>3367.19999999999982</v>
+        <v>3930.099999999999909</v>
       </c>
       <c r="E19" s="12">
-        <v>3658.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0639</v>
+        <v>4021.0</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.0207</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>7960768</v>
+        <v>2469384</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B1" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>2890.0</v>
+        <v>3599.80000000000018</v>
       </c>
       <c r="C2" s="11">
-        <v>3024.19999999999982</v>
+        <v>3695.0</v>
       </c>
       <c r="D2" s="11">
-        <v>2882.59999999999991</v>
+        <v>3549.90000000000009</v>
       </c>
       <c r="E2" s="11">
-        <v>2968.90000000000009</v>
+        <v>3618.19999999999982</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0273</v>
+        <v>0.0051</v>
       </c>
       <c r="G2" s="17">
-        <v>5020030</v>
+        <v>3879107</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>2985.0</v>
+        <v>3619.80000000000018</v>
       </c>
       <c r="C3" s="12">
-        <v>3044.80000000000018</v>
+        <v>3974.69999999999982</v>
       </c>
       <c r="D3" s="12">
-        <v>2955.5</v>
+        <v>3550.099999999999909</v>
       </c>
       <c r="E3" s="12">
-        <v>3020.30000000000018</v>
+        <v>3870.19999999999982</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0173</v>
+        <v>0.0696</v>
       </c>
       <c r="G3" s="18">
-        <v>3804213</v>
+        <v>9042468</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>3155.90000000000009</v>
+        <v>3905.0</v>
       </c>
       <c r="C4" s="11">
-        <v>3308.0</v>
+        <v>4325.0</v>
       </c>
       <c r="D4" s="11">
-        <v>3132.40000000000009</v>
+        <v>3850.0</v>
       </c>
       <c r="E4" s="11">
-        <v>3294.59999999999991</v>
+        <v>4313.10000000000036</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0908</v>
+        <v>0.1144</v>
       </c>
       <c r="G4" s="17">
-        <v>8621267</v>
+        <v>10449659</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>3310.0</v>
+        <v>4336.5</v>
       </c>
       <c r="C5" s="12">
-        <v>3349.0</v>
+        <v>4458.0</v>
       </c>
       <c r="D5" s="12">
-        <v>3238.0</v>
+        <v>4281.89999999999964</v>
       </c>
       <c r="E5" s="12">
-        <v>3276.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0055</v>
+        <v>4440.89999999999964</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0296</v>
       </c>
       <c r="G5" s="18">
-        <v>3674495</v>
+        <v>6380589</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>3295.099999999999909</v>
+        <v>4435.0</v>
       </c>
       <c r="C6" s="11">
-        <v>3500.0</v>
+        <v>4475.0</v>
       </c>
       <c r="D6" s="11">
-        <v>3280.59999999999991</v>
+        <v>4297.10000000000036</v>
       </c>
       <c r="E6" s="11">
-        <v>3476.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.061</v>
+        <v>4307.0</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.0302</v>
       </c>
       <c r="G6" s="17">
-        <v>4315827</v>
+        <v>3673495</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>3488.40000000000009</v>
+        <v>4307.0</v>
       </c>
       <c r="C7" s="12">
-        <v>3602.69999999999982</v>
+        <v>4408.0</v>
       </c>
       <c r="D7" s="12">
-        <v>3455.5</v>
+        <v>4305.5</v>
       </c>
       <c r="E7" s="12">
-        <v>3492.40000000000009</v>
+        <v>4390.0</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0045</v>
+        <v>0.0193</v>
       </c>
       <c r="G7" s="18">
-        <v>3983210</v>
+        <v>2882432</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>3508.30000000000018</v>
+        <v>4375.0</v>
       </c>
       <c r="C8" s="11">
-        <v>3552.5</v>
+        <v>4484.5</v>
       </c>
       <c r="D8" s="11">
-        <v>3469.69999999999982</v>
+        <v>4161.5</v>
       </c>
       <c r="E8" s="11">
-        <v>3529.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0106</v>
+        <v>4304.19999999999982</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.0195</v>
       </c>
       <c r="G8" s="17">
-        <v>2774975</v>
+        <v>5201081</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>3537.0</v>
+        <v>4290.0</v>
       </c>
       <c r="C9" s="12">
-        <v>3599.90000000000009</v>
+        <v>4409.0</v>
       </c>
       <c r="D9" s="12">
-        <v>3392.19999999999982</v>
+        <v>4064.90000000000009</v>
       </c>
       <c r="E9" s="12">
-        <v>3414.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0326</v>
+        <v>4133.10000000000036</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0398</v>
       </c>
       <c r="G9" s="18">
-        <v>2946898</v>
+        <v>6166742</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>3415.90000000000009</v>
+        <v>4127.0</v>
       </c>
       <c r="C10" s="11">
-        <v>3480.80000000000018</v>
+        <v>4217.5</v>
       </c>
       <c r="D10" s="11">
-        <v>3367.19999999999982</v>
+        <v>4062.80000000000018</v>
       </c>
       <c r="E10" s="11">
-        <v>3456.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0122</v>
+        <v>4125.0</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.002</v>
       </c>
       <c r="G10" s="17">
-        <v>2045707</v>
+        <v>3016807</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>3460.0</v>
+        <v>4081.0</v>
       </c>
       <c r="C11" s="12">
-        <v>3541.90000000000009</v>
+        <v>4195.0</v>
       </c>
       <c r="D11" s="12">
-        <v>3427.59999999999991</v>
+        <v>4002.0</v>
       </c>
       <c r="E11" s="12">
-        <v>3490.30000000000018</v>
+        <v>4171.30000000000018</v>
       </c>
       <c r="F11" s="14">
-        <v>0.0099</v>
+        <v>0.0112</v>
       </c>
       <c r="G11" s="18">
-        <v>2261664</v>
+        <v>3720786</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>3475.099999999999909</v>
+        <v>4173.10000000000036</v>
       </c>
       <c r="C12" s="11">
-        <v>3658.0</v>
+        <v>4208.10000000000036</v>
       </c>
       <c r="D12" s="11">
-        <v>3438.69999999999982</v>
+        <v>4057.0</v>
       </c>
       <c r="E12" s="11">
-        <v>3654.0</v>
-[...2 lines deleted...]
-        <v>0.0469</v>
+        <v>4157.30000000000018</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.0034</v>
       </c>
       <c r="G12" s="17">
-        <v>4168035</v>
+        <v>2936153</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>3699.0</v>
+        <v>4140.0</v>
       </c>
       <c r="C13" s="12">
-        <v>3700.0</v>
+        <v>4174.69999999999982</v>
       </c>
       <c r="D13" s="12">
-        <v>3638.80000000000018</v>
+        <v>3930.099999999999909</v>
       </c>
       <c r="E13" s="12">
-        <v>3658.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0012</v>
+        <v>4021.0</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0328</v>
       </c>
       <c r="G13" s="18">
-        <v>728293</v>
+        <v>4414906</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="8" t="s">
+      <c r="D1" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="E1" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="F1" s="8" t="s">
+      <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="G1" s="8" t="s">
+      <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="H1" s="8" t="s">
+      <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="I1" s="8" t="s">
+      <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="J1" s="8" t="s">
+      <c r="K1" s="8" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>3494.0</v>
+        <v>4021.0</v>
       </c>
       <c r="C2" s="13">
-        <v>0.0097</v>
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>53.9</v>
+        <v>38.5</v>
       </c>
       <c r="E2" s="9">
-        <v>0.61</v>
+        <v>1.75</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>3460.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0011</v>
+        <v>4021.0</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.0207</v>
       </c>
       <c r="D3" s="10">
-        <v>51.2</v>
+        <v>38.5</v>
       </c>
       <c r="E3" s="10">
-        <v>0.84</v>
+        <v>1.86</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>3456.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0316</v>
+        <v>4106.0</v>
+      </c>
+      <c r="C4" s="13">
+        <v>0.0036</v>
       </c>
       <c r="D4" s="9">
-        <v>50.9</v>
+        <v>45.5</v>
       </c>
       <c r="E4" s="9">
-        <v>3.3</v>
+        <v>0.95</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>3569.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4091.099999999999909</v>
+      </c>
+      <c r="C5" s="16">
+        <v>-0.001</v>
       </c>
       <c r="D5" s="10">
-        <v>61.6</v>
+        <v>43.9</v>
       </c>
       <c r="E5" s="10">
-        <v>1.94</v>
+        <v>1.11</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>3569.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0375</v>
+        <v>4095.0</v>
+      </c>
+      <c r="C6" s="15">
+        <v>-0.015</v>
       </c>
       <c r="D6" s="9">
-        <v>61.6</v>
+        <v>44.2</v>
       </c>
       <c r="E6" s="9">
-        <v>1.9</v>
+        <v>0.77</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
-      <c r="J6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>3440.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0045</v>
+        <v>4157.30000000000018</v>
+      </c>
+      <c r="C7" s="14">
+        <v>0.0162</v>
       </c>
       <c r="D7" s="10">
-        <v>51.6</v>
+        <v>49.7</v>
       </c>
       <c r="E7" s="10">
-        <v>0.81</v>
+        <v>0.52</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>3456.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0093</v>
+        <v>4091.0</v>
+      </c>
+      <c r="C8" s="15">
+        <v>-0.0106</v>
       </c>
       <c r="D8" s="9">
-        <v>53.1</v>
+        <v>42.6</v>
       </c>
       <c r="E8" s="9">
-        <v>0.67</v>
+        <v>1.03</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>3488.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0133</v>
+        <v>4135.0</v>
+      </c>
+      <c r="C9" s="16">
+        <v>-0.0012</v>
       </c>
       <c r="D9" s="10">
-        <v>56.4</v>
+        <v>46.7</v>
       </c>
       <c r="E9" s="10">
-        <v>0.82</v>
+        <v>0.97</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>3442.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0043</v>
+        <v>4140.0</v>
+      </c>
+      <c r="C10" s="15">
+        <v>-0.0036</v>
       </c>
       <c r="D10" s="9">
-        <v>52.6</v>
+        <v>47.2</v>
       </c>
       <c r="E10" s="9">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>3457.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0026</v>
+        <v>4155.0</v>
+      </c>
+      <c r="C11" s="16">
+        <v>-0.0039</v>
       </c>
       <c r="D11" s="10">
-        <v>54.0</v>
+        <v>48.5</v>
       </c>
       <c r="E11" s="10">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>3448.69999999999982</v>
+        <v>4171.30000000000018</v>
       </c>
       <c r="C12" s="13">
-        <v>0.0038</v>
+        <v>0.017</v>
       </c>
       <c r="D12" s="9">
-        <v>53.3</v>
+        <v>50.0</v>
       </c>
       <c r="E12" s="9">
-        <v>0.4</v>
+        <v>1.44</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B13" s="12">
-        <v>3435.5</v>
-[...2 lines deleted...]
-        <v>-0.0069</v>
+        <v>4033.0</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-0.0042</v>
       </c>
       <c r="D13" s="10">
-        <v>52.3</v>
+        <v>35.0</v>
       </c>
       <c r="E13" s="10">
-        <v>0.7</v>
+        <v>0.51</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B14" s="11">
-        <v>3312.80000000000018</v>
+        <v>4125.0</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0077</v>
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>41.7</v>
+        <v>42.1</v>
       </c>
       <c r="E14" s="9">
-        <v>1.74</v>
+        <v>0.53</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
-      <c r="I14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B15" s="12">
-        <v>3287.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0142</v>
+        <v>4125.0</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0.0008</v>
       </c>
       <c r="D15" s="10">
-        <v>39.0</v>
+        <v>42.1</v>
       </c>
       <c r="E15" s="10">
-        <v>0.7</v>
+        <v>0.53</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B16" s="11">
-        <v>3334.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0069</v>
+        <v>4121.5</v>
+      </c>
+      <c r="C16" s="15">
+        <v>-0.0071</v>
       </c>
       <c r="D16" s="9">
-        <v>42.4</v>
+        <v>41.7</v>
       </c>
       <c r="E16" s="9">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B17" s="12">
-        <v>3358.0</v>
+        <v>4151.10000000000036</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0122</v>
+        <v>0.0043</v>
       </c>
       <c r="D17" s="10">
-        <v>44.1</v>
+        <v>44.0</v>
       </c>
       <c r="E17" s="10">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B18" s="11">
-        <v>3317.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0196</v>
+        <v>4133.19999999999982</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0003</v>
       </c>
       <c r="D18" s="9">
-        <v>40.2</v>
+        <v>42.2</v>
       </c>
       <c r="E18" s="9">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B19" s="12">
-        <v>3383.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0064</v>
+        <v>4132.0</v>
+      </c>
+      <c r="C19" s="16">
+        <v>-0.0003</v>
       </c>
       <c r="D19" s="10">
-        <v>45.0</v>
+        <v>42.1</v>
       </c>
       <c r="E19" s="10">
-        <v>0.59</v>
+        <v>0.4</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
-      <c r="I19" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B20" s="11">
-        <v>3362.5</v>
-[...2 lines deleted...]
-        <v>0.0137</v>
+        <v>4133.10000000000036</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-0.0159</v>
       </c>
       <c r="D20" s="9">
-        <v>43.0</v>
+        <v>42.2</v>
       </c>
       <c r="E20" s="9">
-        <v>0.81</v>
+        <v>0.47</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B21" s="12">
-        <v>3316.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0149</v>
+        <v>4200.0</v>
+      </c>
+      <c r="C21" s="14">
+        <v>0.0</v>
       </c>
       <c r="D21" s="10">
-        <v>38.3</v>
+        <v>46.6</v>
       </c>
       <c r="E21" s="10">
-        <v>0.63</v>
+        <v>0.79</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B22" s="11">
-        <v>3366.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0067</v>
+        <v>4200.0</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-0.0007</v>
       </c>
       <c r="D22" s="9">
-        <v>41.8</v>
+        <v>46.6</v>
       </c>
       <c r="E22" s="9">
-        <v>0.38</v>
+        <v>1.7</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B23" s="12">
-        <v>3344.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0034</v>
+        <v>4203.0</v>
+      </c>
+      <c r="C23" s="16">
+        <v>-0.0319</v>
       </c>
       <c r="D23" s="10">
-        <v>39.5</v>
+        <v>46.8</v>
       </c>
       <c r="E23" s="10">
-        <v>0.9</v>
+        <v>2.06</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
-      <c r="K23" s="10"/>
+      <c r="K23" s="10" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>3355.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0085</v>
+        <v>4341.30000000000018</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0086</v>
       </c>
       <c r="D24" s="9">
-        <v>40.2</v>
+        <v>56.6</v>
       </c>
       <c r="E24" s="9">
-        <v>1.87</v>
+        <v>1.67</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>3384.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4304.19999999999982</v>
+      </c>
+      <c r="C25" s="16">
+        <v>-0.0239</v>
       </c>
       <c r="D25" s="10">
-        <v>42.1</v>
+        <v>54.2</v>
       </c>
       <c r="E25" s="10">
-        <v>2.0</v>
+        <v>2.93</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
-      <c r="K25" s="10"/>
+      <c r="K25" s="10" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>3384.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0203</v>
+        <v>4409.80000000000018</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0121</v>
       </c>
       <c r="D26" s="9">
-        <v>42.1</v>
+        <v>63.4</v>
       </c>
       <c r="E26" s="9">
-        <v>2.14</v>
+        <v>0.63</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
-      <c r="K26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>3454.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0042</v>
+        <v>4464.0</v>
+      </c>
+      <c r="C27" s="14">
+        <v>0.01</v>
       </c>
       <c r="D27" s="10">
-        <v>46.6</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="E27" s="10">
-        <v>0.59</v>
+        <v>0.87</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>3469.5</v>
+        <v>4420.0</v>
       </c>
       <c r="C28" s="13">
-        <v>0.0152</v>
+        <v>0.0129</v>
       </c>
       <c r="D28" s="9">
-        <v>47.6</v>
+        <v>66.8</v>
       </c>
       <c r="E28" s="9">
-        <v>0.84</v>
+        <v>0.48</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>3417.5</v>
-[...2 lines deleted...]
-        <v>0.0109</v>
+        <v>4363.5</v>
+      </c>
+      <c r="C29" s="16">
+        <v>-0.006</v>
       </c>
       <c r="D29" s="10">
-        <v>43.6</v>
+        <v>63.7</v>
       </c>
       <c r="E29" s="10">
-        <v>0.85</v>
+        <v>0.46</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>3380.69999999999982</v>
+        <v>4390.0</v>
       </c>
       <c r="C30" s="13">
-        <v>0.0056</v>
+        <v>0.0</v>
       </c>
       <c r="D30" s="9">
-        <v>40.7</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="E30" s="9">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>3361.90000000000009</v>
+        <v>4390.0</v>
       </c>
       <c r="C31" s="14">
-        <v>0.0239</v>
+        <v>0.0066</v>
       </c>
       <c r="D31" s="10">
-        <v>39.3</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="E31" s="10">
-        <v>1.1</v>
+        <v>0.39</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>