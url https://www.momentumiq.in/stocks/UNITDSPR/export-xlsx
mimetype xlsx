--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>UNITDSPR — United Breweries</t>
   </si>
   <si>
-    <t>NSE Equity · FMCG · Generated 02 Jul 2026, 07:48 AM</t>
+    <t>NSE Equity · FMCG · Generated 05 Oct 2026, 11:50 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,434.90</t>
+    <t>₹1,335.10</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.15%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,700.00</t>
+    <t>₹1,627.82</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,237.00</t>
+    <t>₹1,210.80</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,310.05</t>
+    <t>₹1,424.46</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,325.61</t>
+    <t>₹1,381.58</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹32.54</t>
+    <t>₹32.44</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.47×</t>
+    <t>1.05×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>07 Jun 2024 to 17 Nov 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>Jun 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
     <t>Nov 2025</t>
   </si>
   <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 01 Sep</t>
-[...32 lines deleted...]
-    <t>Week of 17 Nov</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...11 lines deleted...]
-    <t>25 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>24 Jun 2026</t>
-[...71 lines deleted...]
-    <t>20 May 2026</t>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -434,50 +434,59 @@
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -491,76 +500,78 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -902,51 +913,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>58.3</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1039,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1306.45000000000005</v>
+        <v>1549.15000000000009</v>
       </c>
       <c r="C2" s="11">
-        <v>1334.84999999999991</v>
+        <v>1599.11999999999989</v>
       </c>
       <c r="D2" s="11">
-        <v>1237.0</v>
+        <v>1482.84999999999991</v>
       </c>
       <c r="E2" s="11">
-        <v>1276.5</v>
+        <v>1504.22000000000003</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0229</v>
+        <v>-0.029</v>
       </c>
       <c r="G2" s="9">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>16238627</v>
+        <v>17014058</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1261.099999999999909</v>
+        <v>1504.22000000000003</v>
       </c>
       <c r="C3" s="12">
-        <v>1450.0</v>
+        <v>1627.81999999999994</v>
       </c>
       <c r="D3" s="12">
-        <v>1249.29999999999995</v>
+        <v>1400.42000000000007</v>
       </c>
       <c r="E3" s="12">
-        <v>1413.29999999999995</v>
+        <v>1413.19000000000005</v>
       </c>
       <c r="F3" s="14">
-        <v>0.1072</v>
+        <v>-0.0605</v>
       </c>
       <c r="G3" s="10">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>29196157</v>
+        <v>39923519</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1411.0</v>
+        <v>1416.95000000000005</v>
       </c>
       <c r="C4" s="11">
-        <v>1484.34999999999991</v>
+        <v>1418.13000000000011</v>
       </c>
       <c r="D4" s="11">
-        <v>1382.65000000000009</v>
+        <v>1285.24000000000001</v>
       </c>
       <c r="E4" s="11">
-        <v>1474.34999999999991</v>
-[...2 lines deleted...]
-        <v>0.0432</v>
+        <v>1326.20000000000005</v>
+      </c>
+      <c r="F4" s="13">
+        <v>-0.0616</v>
       </c>
       <c r="G4" s="9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>18448740</v>
+        <v>24700674</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1485.0</v>
+        <v>1329.99000000000001</v>
       </c>
       <c r="C5" s="12">
-        <v>1647.5</v>
+        <v>1343.029999999999973</v>
       </c>
       <c r="D5" s="12">
-        <v>1453.45000000000005</v>
+        <v>1273.44000000000005</v>
       </c>
       <c r="E5" s="12">
-        <v>1589.90000000000009</v>
+        <v>1305.099999999999909</v>
       </c>
       <c r="F5" s="14">
-        <v>0.0784</v>
+        <v>-0.0159</v>
       </c>
       <c r="G5" s="10">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>19206137</v>
+        <v>23050531</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1589.90000000000009</v>
+        <v>1305.099999999999909</v>
       </c>
       <c r="C6" s="11">
-        <v>1614.20000000000005</v>
+        <v>1357.8599999999999</v>
       </c>
       <c r="D6" s="11">
-        <v>1426.59999999999991</v>
+        <v>1285.19000000000005</v>
       </c>
       <c r="E6" s="11">
-        <v>1449.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0886</v>
+        <v>1318.33999999999992</v>
+      </c>
+      <c r="F6" s="15">
+        <v>0.0101</v>
       </c>
       <c r="G6" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>15286652</v>
+        <v>21464354</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1467.5</v>
+        <v>1328.49000000000001</v>
       </c>
       <c r="C7" s="12">
-        <v>1543.70000000000005</v>
+        <v>1481.29999999999995</v>
       </c>
       <c r="D7" s="12">
-        <v>1418.40000000000009</v>
+        <v>1294.15000000000009</v>
       </c>
       <c r="E7" s="12">
-        <v>1529.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0552</v>
+        <v>1424.96000000000004</v>
+      </c>
+      <c r="F7" s="16">
+        <v>0.0809</v>
       </c>
       <c r="G7" s="10">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>15081961</v>
+        <v>24159838</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1542.0</v>
+        <v>1428.53999999999996</v>
       </c>
       <c r="C8" s="11">
-        <v>1665.34999999999991</v>
+        <v>1468.3599999999999</v>
       </c>
       <c r="D8" s="11">
-        <v>1467.34999999999991</v>
+        <v>1389.019999999999982</v>
       </c>
       <c r="E8" s="11">
-        <v>1625.45000000000005</v>
+        <v>1445.069999999999936</v>
       </c>
       <c r="F8" s="15">
-        <v>0.063</v>
+        <v>0.0141</v>
       </c>
       <c r="G8" s="9">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>18230718</v>
+        <v>15515159</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1629.15000000000009</v>
+        <v>1451.1400000000001</v>
       </c>
       <c r="C9" s="12">
-        <v>1700.0</v>
+        <v>1458.30999999999995</v>
       </c>
       <c r="D9" s="12">
-        <v>1362.049999999999955</v>
+        <v>1366.11999999999989</v>
       </c>
       <c r="E9" s="12">
-        <v>1424.0</v>
-[...2 lines deleted...]
-        <v>-0.1239</v>
+        <v>1437.20000000000005</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0054</v>
       </c>
       <c r="G9" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>21177115</v>
+        <v>14696724</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>1470.0</v>
+        <v>1440.98000000000002</v>
       </c>
       <c r="C10" s="11">
-        <v>1508.90000000000009</v>
+        <v>1444.97000000000003</v>
       </c>
       <c r="D10" s="11">
-        <v>1276.59999999999991</v>
+        <v>1270.25999999999999</v>
       </c>
       <c r="E10" s="11">
-        <v>1284.45000000000005</v>
+        <v>1362.59999999999991</v>
       </c>
       <c r="F10" s="13">
-        <v>-0.098</v>
+        <v>-0.0519</v>
       </c>
       <c r="G10" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>13037782</v>
+        <v>23827584</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>1275.29999999999995</v>
+        <v>1342.0</v>
       </c>
       <c r="C11" s="12">
-        <v>1420.5</v>
+        <v>1431.29999999999995</v>
       </c>
       <c r="D11" s="12">
-        <v>1271.099999999999909</v>
+        <v>1318.0</v>
       </c>
       <c r="E11" s="12">
-        <v>1401.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.091</v>
+        <v>1380.79999999999995</v>
+      </c>
+      <c r="F11" s="16">
+        <v>0.0134</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>11286670</v>
+        <v>10323848</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>1407.95000000000005</v>
+        <v>1345.0</v>
       </c>
       <c r="C12" s="11">
-        <v>1609.20000000000005</v>
+        <v>1417.90000000000009</v>
       </c>
       <c r="D12" s="11">
-        <v>1364.0</v>
+        <v>1211.5</v>
       </c>
       <c r="E12" s="11">
-        <v>1563.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.116</v>
+        <v>1218.79999999999995</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-0.1173</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>13241943</v>
+        <v>31447791</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>1563.90000000000009</v>
+        <v>1262.5</v>
       </c>
       <c r="C13" s="12">
-        <v>1616.0</v>
+        <v>1414.40000000000009</v>
       </c>
       <c r="D13" s="12">
-        <v>1498.5</v>
+        <v>1210.79999999999995</v>
       </c>
       <c r="E13" s="12">
-        <v>1520.099999999999909</v>
+        <v>1325.59999999999991</v>
       </c>
       <c r="F13" s="16">
-        <v>-0.028</v>
+        <v>0.0876</v>
       </c>
       <c r="G13" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>17945473</v>
+        <v>30377836</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>1520.099999999999909</v>
+        <v>1325.59999999999991</v>
       </c>
       <c r="C14" s="11">
-        <v>1645.0</v>
+        <v>1342.099999999999909</v>
       </c>
       <c r="D14" s="11">
-        <v>1415.20000000000005</v>
+        <v>1236.0</v>
       </c>
       <c r="E14" s="11">
-        <v>1428.099999999999909</v>
+        <v>1270.0</v>
       </c>
       <c r="F14" s="13">
-        <v>-0.0605</v>
+        <v>-0.0419</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>39923519</v>
+        <v>21405277</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>1431.90000000000009</v>
+        <v>1276.90000000000009</v>
       </c>
       <c r="C15" s="12">
-        <v>1433.099999999999909</v>
+        <v>1395.90000000000009</v>
       </c>
       <c r="D15" s="12">
-        <v>1298.79999999999995</v>
+        <v>1229.20000000000005</v>
       </c>
       <c r="E15" s="12">
-        <v>1340.20000000000005</v>
+        <v>1350.40000000000009</v>
       </c>
       <c r="F15" s="16">
-        <v>-0.0616</v>
+        <v>0.0633</v>
       </c>
       <c r="G15" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>24700674</v>
+        <v>19064512</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1336.0</v>
+        <v>1352.0</v>
       </c>
       <c r="C16" s="11">
-        <v>1349.099999999999909</v>
+        <v>1536.79999999999995</v>
       </c>
       <c r="D16" s="11">
-        <v>1279.20000000000005</v>
+        <v>1350.70000000000005</v>
       </c>
       <c r="E16" s="11">
-        <v>1311.0</v>
-[...2 lines deleted...]
-        <v>-0.0218</v>
+        <v>1515.90000000000009</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.1226</v>
       </c>
       <c r="G16" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>23050531</v>
+        <v>22558092</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1311.0</v>
+        <v>1515.0</v>
       </c>
       <c r="C17" s="12">
-        <v>1364.0</v>
+        <v>1563.40000000000009</v>
       </c>
       <c r="D17" s="12">
-        <v>1291.0</v>
+        <v>1479.70000000000005</v>
       </c>
       <c r="E17" s="12">
-        <v>1324.29999999999995</v>
+        <v>1490.0</v>
       </c>
       <c r="F17" s="14">
-        <v>0.0101</v>
+        <v>-0.0171</v>
       </c>
       <c r="G17" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>21464354</v>
+        <v>11506348</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1334.5</v>
+        <v>1490.099999999999909</v>
       </c>
       <c r="C18" s="11">
-        <v>1488.0</v>
+        <v>1498.90000000000009</v>
       </c>
       <c r="D18" s="11">
-        <v>1300.0</v>
+        <v>1337.59999999999991</v>
       </c>
       <c r="E18" s="11">
-        <v>1431.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0809</v>
+        <v>1354.0</v>
+      </c>
+      <c r="F18" s="13">
+        <v>-0.0913</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>24159838</v>
+        <v>19509056</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1435.0</v>
+        <v>1340.099999999999909</v>
       </c>
       <c r="C19" s="12">
-        <v>1475.0</v>
+        <v>1346.90000000000009</v>
       </c>
       <c r="D19" s="12">
-        <v>1404.0</v>
+        <v>1316.5</v>
       </c>
       <c r="E19" s="12">
-        <v>1434.90000000000009</v>
+        <v>1335.099999999999909</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0024</v>
+        <v>-0.014</v>
       </c>
       <c r="G19" s="10">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>8730445</v>
+        <v>2007240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1560,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1311.0</v>
+        <v>1378.59999999999991</v>
       </c>
       <c r="C2" s="11">
-        <v>1364.0</v>
+        <v>1398.70000000000005</v>
       </c>
       <c r="D2" s="11">
-        <v>1303.29999999999995</v>
+        <v>1351.0</v>
       </c>
       <c r="E2" s="11">
-        <v>1312.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0008</v>
+        <v>1375.79999999999995</v>
+      </c>
+      <c r="F2" s="13">
+        <v>-0.002</v>
       </c>
       <c r="G2" s="17">
-        <v>4892386</v>
+        <v>3241943</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1314.90000000000009</v>
+        <v>1367.0</v>
       </c>
       <c r="C3" s="12">
-        <v>1325.90000000000009</v>
+        <v>1480.0</v>
       </c>
       <c r="D3" s="12">
-        <v>1291.70000000000005</v>
+        <v>1363.5</v>
       </c>
       <c r="E3" s="12">
-        <v>1309.70000000000005</v>
+        <v>1467.20000000000005</v>
       </c>
       <c r="F3" s="16">
-        <v>-0.0018</v>
+        <v>0.0664</v>
       </c>
       <c r="G3" s="18">
-        <v>4247832</v>
+        <v>7519845</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1322.79999999999995</v>
+        <v>1477.70000000000005</v>
       </c>
       <c r="C4" s="11">
-        <v>1345.79999999999995</v>
+        <v>1536.79999999999995</v>
       </c>
       <c r="D4" s="11">
-        <v>1305.099999999999909</v>
+        <v>1471.70000000000005</v>
       </c>
       <c r="E4" s="11">
-        <v>1328.20000000000005</v>
+        <v>1515.90000000000009</v>
       </c>
       <c r="F4" s="15">
-        <v>0.0141</v>
+        <v>0.0332</v>
       </c>
       <c r="G4" s="17">
-        <v>5567740</v>
+        <v>6009951</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>1351.0</v>
+        <v>1515.0</v>
       </c>
       <c r="C5" s="12">
-        <v>1363.0</v>
+        <v>1548.0</v>
       </c>
       <c r="D5" s="12">
-        <v>1295.0</v>
+        <v>1512.40000000000009</v>
       </c>
       <c r="E5" s="12">
-        <v>1297.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0232</v>
+        <v>1512.40000000000009</v>
+      </c>
+      <c r="F5" s="14">
+        <v>-0.0023</v>
       </c>
       <c r="G5" s="18">
-        <v>4471319</v>
+        <v>2141869</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1304.59999999999991</v>
+        <v>1503.0</v>
       </c>
       <c r="C6" s="11">
-        <v>1368.90000000000009</v>
+        <v>1548.70000000000005</v>
       </c>
       <c r="D6" s="11">
-        <v>1291.0</v>
+        <v>1503.0</v>
       </c>
       <c r="E6" s="11">
-        <v>1362.59999999999991</v>
+        <v>1536.0</v>
       </c>
       <c r="F6" s="15">
-        <v>0.0503</v>
+        <v>0.0156</v>
       </c>
       <c r="G6" s="17">
-        <v>4441787</v>
+        <v>2499129</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1362.59999999999991</v>
+        <v>1536.0</v>
       </c>
       <c r="C7" s="12">
-        <v>1365.0</v>
+        <v>1563.40000000000009</v>
       </c>
       <c r="D7" s="12">
-        <v>1325.5</v>
+        <v>1512.0</v>
       </c>
       <c r="E7" s="12">
-        <v>1337.0</v>
+        <v>1556.0</v>
       </c>
       <c r="F7" s="16">
-        <v>-0.0188</v>
+        <v>0.013</v>
       </c>
       <c r="G7" s="18">
-        <v>3140596</v>
+        <v>2752568</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1337.0</v>
+        <v>1556.70000000000005</v>
       </c>
       <c r="C8" s="11">
-        <v>1369.29999999999995</v>
+        <v>1557.5</v>
       </c>
       <c r="D8" s="11">
-        <v>1300.0</v>
+        <v>1497.70000000000005</v>
       </c>
       <c r="E8" s="11">
-        <v>1361.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0182</v>
+        <v>1510.0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>-0.0296</v>
       </c>
       <c r="G8" s="17">
-        <v>3391935</v>
+        <v>2589649</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1366.70000000000005</v>
+        <v>1510.0</v>
       </c>
       <c r="C9" s="12">
-        <v>1376.29999999999995</v>
+        <v>1510.90000000000009</v>
       </c>
       <c r="D9" s="12">
-        <v>1344.70000000000005</v>
+        <v>1446.29999999999995</v>
       </c>
       <c r="E9" s="12">
-        <v>1357.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0029</v>
+        <v>1471.70000000000005</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0254</v>
       </c>
       <c r="G9" s="18">
-        <v>1795322</v>
+        <v>3846272</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1364.59999999999991</v>
+        <v>1457.90000000000009</v>
       </c>
       <c r="C10" s="11">
-        <v>1488.0</v>
+        <v>1468.40000000000009</v>
       </c>
       <c r="D10" s="11">
-        <v>1337.20000000000005</v>
+        <v>1384.29999999999995</v>
       </c>
       <c r="E10" s="11">
-        <v>1431.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0545</v>
+        <v>1395.0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-0.0521</v>
       </c>
       <c r="G10" s="17">
-        <v>13675275</v>
+        <v>2362299</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1435.0</v>
+        <v>1395.099999999999909</v>
       </c>
       <c r="C11" s="12">
-        <v>1475.0</v>
+        <v>1407.20000000000005</v>
       </c>
       <c r="D11" s="12">
-        <v>1404.0</v>
+        <v>1368.099999999999909</v>
       </c>
       <c r="E11" s="12">
-        <v>1429.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0016</v>
+        <v>1371.0</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0172</v>
       </c>
       <c r="G11" s="18">
-        <v>4730491</v>
+        <v>2237348</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1429.099999999999909</v>
+        <v>1384.0</v>
       </c>
       <c r="C12" s="11">
-        <v>1439.20000000000005</v>
+        <v>1442.0</v>
       </c>
       <c r="D12" s="11">
-        <v>1405.5</v>
+        <v>1379.5</v>
       </c>
       <c r="E12" s="11">
-        <v>1429.40000000000009</v>
+        <v>1423.79999999999995</v>
       </c>
       <c r="F12" s="15">
-        <v>0.0002</v>
+        <v>0.0385</v>
       </c>
       <c r="G12" s="17">
-        <v>3619861</v>
+        <v>2509953</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1434.0</v>
+        <v>1420.099999999999909</v>
       </c>
       <c r="C13" s="12">
-        <v>1438.099999999999909</v>
+        <v>1420.099999999999909</v>
       </c>
       <c r="D13" s="12">
-        <v>1424.29999999999995</v>
+        <v>1316.5</v>
       </c>
       <c r="E13" s="12">
-        <v>1434.90000000000009</v>
+        <v>1335.099999999999909</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0038</v>
+        <v>-0.0623</v>
       </c>
       <c r="G13" s="18">
-        <v>380093</v>
+        <v>12083557</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,737 +1905,739 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1352.40000000000009</v>
+        <v>1335.099999999999909</v>
       </c>
       <c r="C2" s="15">
-        <v>0.0015</v>
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>58.3</v>
+        <v>30.9</v>
       </c>
       <c r="E2" s="9">
-        <v>0.47</v>
+        <v>1.05</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1350.40000000000009</v>
+        <v>1335.099999999999909</v>
       </c>
       <c r="C3" s="14">
-        <v>0.0066</v>
+        <v>-0.014</v>
       </c>
       <c r="D3" s="10">
-        <v>57.9</v>
+        <v>30.9</v>
       </c>
       <c r="E3" s="10">
-        <v>0.98</v>
+        <v>1.08</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>1341.5</v>
+        <v>1354.0</v>
       </c>
       <c r="C4" s="13">
-        <v>-0.0313</v>
+        <v>-0.0066</v>
       </c>
       <c r="D4" s="9">
-        <v>56.3</v>
+        <v>33.7</v>
       </c>
       <c r="E4" s="9">
-        <v>1.92</v>
+        <v>1.07</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>1384.90000000000009</v>
+        <v>1363.0</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>-0.037</v>
       </c>
       <c r="D5" s="10">
-        <v>68.40000000000001</v>
+        <v>35.0</v>
       </c>
       <c r="E5" s="10">
-        <v>1.97</v>
+        <v>9.66</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
-      <c r="K5" s="10"/>
+      <c r="K5" s="10" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>1384.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>1415.40000000000009</v>
+      </c>
+      <c r="C6" s="13">
+        <v>-0.0059</v>
       </c>
       <c r="D6" s="9">
-        <v>68.40000000000001</v>
+        <v>44.9</v>
       </c>
       <c r="E6" s="9">
-        <v>1.93</v>
+        <v>0.69</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
-      <c r="J6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>1359.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.016</v>
+        <v>1423.79999999999995</v>
+      </c>
+      <c r="C7" s="16">
+        <v>0.0004</v>
       </c>
       <c r="D7" s="10">
-        <v>64.5</v>
+        <v>46.8</v>
       </c>
       <c r="E7" s="10">
-        <v>1.62</v>
+        <v>0.66</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>1337.70000000000005</v>
+        <v>1423.29999999999995</v>
       </c>
       <c r="C8" s="13">
-        <v>-0.004</v>
+        <v>-0.0123</v>
       </c>
       <c r="D8" s="9">
-        <v>60.7</v>
+        <v>46.7</v>
       </c>
       <c r="E8" s="9">
-        <v>0.75</v>
+        <v>0.39</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>1343.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0171</v>
+        <v>1441.0</v>
+      </c>
+      <c r="C9" s="16">
+        <v>0.0308</v>
       </c>
       <c r="D9" s="10">
-        <v>62.3</v>
+        <v>50.7</v>
       </c>
       <c r="E9" s="10">
-        <v>0.9</v>
+        <v>1.31</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
-      <c r="I9" s="10"/>
+      <c r="I9" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>1320.5</v>
-[...2 lines deleted...]
-        <v>-0.0221</v>
+        <v>1398.0</v>
+      </c>
+      <c r="C10" s="15">
+        <v>0.0007</v>
       </c>
       <c r="D10" s="9">
-        <v>58.1</v>
+        <v>38.8</v>
       </c>
       <c r="E10" s="9">
-        <v>0.94</v>
+        <v>0.67</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1350.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0323</v>
+        <v>1397.0</v>
+      </c>
+      <c r="C11" s="16">
+        <v>0.019</v>
       </c>
       <c r="D11" s="10">
-        <v>67.099999999999994</v>
+        <v>38.5</v>
       </c>
       <c r="E11" s="10">
-        <v>3.29</v>
+        <v>1.36</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
-      <c r="J11" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1308.0</v>
-[...5 lines deleted...]
-        <v>58.7</v>
+        <v>1371.0</v>
+      </c>
+      <c r="C12" s="13">
+        <v>-0.0137</v>
+      </c>
+      <c r="D12" s="19">
+        <v>29.6</v>
       </c>
       <c r="E12" s="9">
-        <v>0.43</v>
-[...1 lines deleted...]
-      <c r="F12" s="9"/>
+        <v>1.53</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>78</v>
+      </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1299.0</v>
-[...2 lines deleted...]
-        <v>0.0216</v>
+        <v>1389.5</v>
+      </c>
+      <c r="C13" s="16">
+        <v>0.0138</v>
       </c>
       <c r="D13" s="10">
-        <v>56.5</v>
+        <v>32.6</v>
       </c>
       <c r="E13" s="10">
-        <v>1.34</v>
+        <v>0.4</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1272.40000000000009</v>
+        <v>1395.0</v>
       </c>
       <c r="C14" s="15">
-        <v>0.0116</v>
-[...2 lines deleted...]
-        <v>49.1</v>
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="19">
+        <v>29.3</v>
       </c>
       <c r="E14" s="9">
-        <v>0.65</v>
-[...1 lines deleted...]
-      <c r="F14" s="9"/>
+        <v>0.94</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>78</v>
+      </c>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
-      <c r="I14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1257.79999999999995</v>
-[...5 lines deleted...]
-        <v>44.6</v>
+        <v>1395.0</v>
+      </c>
+      <c r="C15" s="14">
+        <v>-0.0036</v>
+      </c>
+      <c r="D15" s="20">
+        <v>29.3</v>
       </c>
       <c r="E15" s="10">
-        <v>0.68</v>
-[...1 lines deleted...]
-      <c r="F15" s="10"/>
+        <v>0.96</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1259.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0021</v>
+        <v>1400.0</v>
+      </c>
+      <c r="C16" s="13">
+        <v>-0.0037</v>
       </c>
       <c r="D16" s="9">
-        <v>45.1</v>
+        <v>30.0</v>
       </c>
       <c r="E16" s="9">
-        <v>0.97</v>
+        <v>0.75</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1257.20000000000005</v>
+        <v>1405.20000000000005</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0151</v>
+        <v>-0.0242</v>
       </c>
       <c r="D17" s="10">
-        <v>44.3</v>
+        <v>30.8</v>
       </c>
       <c r="E17" s="10">
-        <v>0.6</v>
+        <v>0.86</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1238.5</v>
-[...2 lines deleted...]
-        <v>-0.0066</v>
+        <v>1440.0</v>
+      </c>
+      <c r="C18" s="15">
+        <v>0.0</v>
       </c>
       <c r="D18" s="9">
-        <v>38.5</v>
+        <v>36.6</v>
       </c>
       <c r="E18" s="9">
-        <v>0.53</v>
+        <v>0.89</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1246.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0024</v>
+        <v>1440.0</v>
+      </c>
+      <c r="C19" s="14">
+        <v>-0.0215</v>
       </c>
       <c r="D19" s="10">
-        <v>40.2</v>
+        <v>36.6</v>
       </c>
       <c r="E19" s="10">
-        <v>0.3</v>
+        <v>0.66</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1249.70000000000005</v>
+        <v>1471.70000000000005</v>
       </c>
       <c r="C20" s="13">
-        <v>-0.0105</v>
+        <v>-0.0116</v>
       </c>
       <c r="D20" s="9">
-        <v>40.8</v>
+        <v>42.9</v>
       </c>
       <c r="E20" s="9">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1262.90000000000009</v>
+        <v>1488.90000000000009</v>
       </c>
       <c r="C21" s="16">
-        <v>-0.0095</v>
+        <v>0.0132</v>
       </c>
       <c r="D21" s="10">
-        <v>43.5</v>
+        <v>47.0</v>
       </c>
       <c r="E21" s="10">
-        <v>0.61</v>
+        <v>1.19</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1275.0</v>
-[...2 lines deleted...]
-        <v>0.021</v>
+        <v>1469.5</v>
+      </c>
+      <c r="C22" s="13">
+        <v>-0.0003</v>
       </c>
       <c r="D22" s="9">
-        <v>46.1</v>
+        <v>41.1</v>
       </c>
       <c r="E22" s="9">
-        <v>0.91</v>
+        <v>1.55</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1248.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0167</v>
+        <v>1470.0</v>
+      </c>
+      <c r="C23" s="14">
+        <v>-0.0134</v>
       </c>
       <c r="D23" s="10">
-        <v>38.8</v>
+        <v>41.2</v>
       </c>
       <c r="E23" s="10">
-        <v>0.47</v>
+        <v>0.72</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1270.0</v>
+        <v>1490.0</v>
       </c>
       <c r="C24" s="13">
-        <v>-0.025</v>
+        <v>-0.0132</v>
       </c>
       <c r="D24" s="9">
-        <v>43.2</v>
+        <v>45.8</v>
       </c>
       <c r="E24" s="9">
-        <v>1.98</v>
+        <v>2.75</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9"/>
+      <c r="K24" s="9" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1302.5</v>
+        <v>1510.0</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>-0.0079</v>
       </c>
       <c r="D25" s="10">
-        <v>51.5</v>
+        <v>51.0</v>
       </c>
       <c r="E25" s="10">
-        <v>0.43</v>
+        <v>1.23</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1302.5</v>
-[...2 lines deleted...]
-        <v>0.007</v>
+        <v>1522.0</v>
+      </c>
+      <c r="C26" s="13">
+        <v>-0.0107</v>
       </c>
       <c r="D26" s="9">
-        <v>51.5</v>
+        <v>54.4</v>
       </c>
       <c r="E26" s="9">
-        <v>0.42</v>
+        <v>1.41</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
-      <c r="I26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1293.40000000000009</v>
+        <v>1538.5</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0072</v>
+        <v>-0.0074</v>
       </c>
       <c r="D27" s="10">
-        <v>49.2</v>
+        <v>59.6</v>
       </c>
       <c r="E27" s="10">
-        <v>1.02</v>
+        <v>1.18</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1284.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0016</v>
+        <v>1550.0</v>
+      </c>
+      <c r="C28" s="13">
+        <v>-0.0032</v>
       </c>
       <c r="D28" s="9">
-        <v>46.7</v>
+        <v>63.4</v>
       </c>
       <c r="E28" s="9">
-        <v>0.7</v>
+        <v>0.37</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1282.099999999999909</v>
+        <v>1555.0</v>
       </c>
       <c r="C29" s="14">
-        <v>0.0075</v>
+        <v>-0.0006</v>
       </c>
       <c r="D29" s="10">
-        <v>46.2</v>
+        <v>65.2</v>
       </c>
       <c r="E29" s="10">
-        <v>0.79</v>
+        <v>0.63</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1272.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0093</v>
+        <v>1556.0</v>
+      </c>
+      <c r="C30" s="15">
+        <v>0.0078</v>
       </c>
       <c r="D30" s="9">
-        <v>43.7</v>
+        <v>65.5</v>
       </c>
       <c r="E30" s="9">
-        <v>0.88</v>
+        <v>1.24</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1284.59999999999991</v>
+        <v>1544.0</v>
       </c>
       <c r="C31" s="16">
-        <v>-0.0156</v>
+        <v>0.0131</v>
       </c>
       <c r="D31" s="10">
-        <v>46.2</v>
+        <v>63.4</v>
       </c>
       <c r="E31" s="10">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>