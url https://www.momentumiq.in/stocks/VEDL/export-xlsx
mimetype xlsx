--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>VEDL — Vedanta</t>
   </si>
   <si>
-    <t>NSE Equity · Metals · Generated 02 Jul 2026, 07:50 AM</t>
+    <t>NSE Equity · Metals · Generated 13 Sep 2026, 10:50 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹475.65</t>
+    <t>₹263.70</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.85%</t>
+    <t>-1.99%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹526.95</t>
+    <t>₹795.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹363.00</t>
+    <t>₹249.70</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹372.62</t>
+    <t>₹284.69</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹504.71</t>
+    <t>₹424.43</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹10.56</t>
+    <t>₹7.86</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.53×</t>
+    <t>1.08×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...8 lines deleted...]
-    <t>26 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>25 Jun 2026</t>
-[...74 lines deleted...]
-    <t>20 May 2026</t>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -434,59 +434,50 @@
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -500,78 +491,76 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>31.1</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>412.55000000000001</v>
+        <v>361.82999999999998</v>
       </c>
       <c r="C2" s="11">
-        <v>506.75</v>
+        <v>402.5</v>
       </c>
       <c r="D2" s="11">
-        <v>398.10000000000002</v>
+        <v>343.80000000000001</v>
       </c>
       <c r="E2" s="11">
-        <v>450.0</v>
+        <v>391.48000000000002</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0908</v>
+        <v>0.0819</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>279449403</v>
+        <v>148759985</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>472.0</v>
+        <v>393.16000000000003</v>
       </c>
       <c r="C3" s="12">
-        <v>479.0</v>
+        <v>427.24000000000001</v>
       </c>
       <c r="D3" s="12">
-        <v>366.30000000000001</v>
+        <v>372.24000000000001</v>
       </c>
       <c r="E3" s="12">
-        <v>454.0</v>
+        <v>406.74000000000001</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0089</v>
+        <v>0.039</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>419437583</v>
+        <v>169791013</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>457.0</v>
+        <v>405.11000000000001</v>
       </c>
       <c r="C4" s="11">
-        <v>479.60000000000002</v>
+        <v>446.80000000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>410.55000000000001</v>
+        <v>397.73000000000002</v>
       </c>
       <c r="E4" s="11">
-        <v>450.75</v>
-[...2 lines deleted...]
-        <v>-0.0072</v>
+        <v>437.17000000000002</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0748</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>409765184</v>
+        <v>197963703</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>458.0</v>
+        <v>438.25999999999999</v>
       </c>
       <c r="C5" s="12">
-        <v>473.19999999999999</v>
+        <v>450.60000000000002</v>
       </c>
       <c r="D5" s="12">
-        <v>404.25</v>
+        <v>399.04000000000002</v>
       </c>
       <c r="E5" s="12">
-        <v>468.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.0393</v>
+        <v>403.77999999999997</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0764</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>276070485</v>
+        <v>172449057</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>472.69999999999999</v>
+        <v>403.25999999999999</v>
       </c>
       <c r="C6" s="11">
-        <v>523.64999999999998</v>
+        <v>429.54000000000002</v>
       </c>
       <c r="D6" s="11">
-        <v>424.55000000000001</v>
+        <v>400.50999999999999</v>
       </c>
       <c r="E6" s="11">
-        <v>512.64999999999998</v>
+        <v>413.74000000000001</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0944</v>
+        <v>0.0247</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>371416303</v>
+        <v>145954143</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>510.30000000000001</v>
+        <v>415.85000000000002</v>
       </c>
       <c r="C7" s="12">
-        <v>521.35000000000002</v>
+        <v>463.25999999999999</v>
       </c>
       <c r="D7" s="12">
-        <v>449.050000000000011</v>
+        <v>415.85000000000002</v>
       </c>
       <c r="E7" s="12">
-        <v>464.050000000000011</v>
-[...2 lines deleted...]
-        <v>-0.0948</v>
+        <v>458.14999999999998</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.1073</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>224414210</v>
+        <v>229072327</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>465.0</v>
+        <v>460.85000000000002</v>
       </c>
       <c r="C8" s="11">
-        <v>476.44999999999999</v>
+        <v>515.78999999999996</v>
       </c>
       <c r="D8" s="11">
-        <v>430.25</v>
+        <v>450.97000000000003</v>
       </c>
       <c r="E8" s="11">
-        <v>453.5</v>
-[...2 lines deleted...]
-        <v>-0.0227</v>
+        <v>485.44</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0596</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>161817027</v>
+        <v>237502545</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>453.5</v>
+        <v>493.75</v>
       </c>
       <c r="C9" s="12">
-        <v>526.95000000000005</v>
+        <v>526.70000000000005</v>
       </c>
       <c r="D9" s="12">
-        <v>437.25</v>
+        <v>485.69</v>
       </c>
       <c r="E9" s="12">
-        <v>444.44999999999999</v>
-[...2 lines deleted...]
-        <v>-0.02</v>
+        <v>517.36000000000001</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0658</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>253428924</v>
+        <v>168538198</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>444.75</v>
+        <v>526.21000000000004</v>
       </c>
       <c r="C10" s="11">
-        <v>467.80000000000001</v>
+        <v>605.88</v>
       </c>
       <c r="D10" s="11">
-        <v>412.0</v>
+        <v>494.10000000000002</v>
       </c>
       <c r="E10" s="11">
-        <v>441.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0069</v>
+        <v>594.47000000000003</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.149</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>149816014</v>
+        <v>328438112</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>436.0</v>
+        <v>593.090000000000032</v>
       </c>
       <c r="C11" s="12">
-        <v>456.89999999999998</v>
+        <v>757.14999999999998</v>
       </c>
       <c r="D11" s="12">
-        <v>392.35000000000002</v>
+        <v>585.23000000000002</v>
       </c>
       <c r="E11" s="12">
-        <v>394.75</v>
-[...2 lines deleted...]
-        <v>-0.1057</v>
+        <v>670.35000000000002</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.1276</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>188315369</v>
+        <v>420359909</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>399.94999999999999</v>
+        <v>642.62</v>
       </c>
       <c r="C12" s="11">
-        <v>476.050000000000011</v>
+        <v>726.22000000000003</v>
       </c>
       <c r="D12" s="11">
-        <v>389.19999999999999</v>
+        <v>628.54999999999995</v>
       </c>
       <c r="E12" s="11">
-        <v>463.39999999999998</v>
+        <v>706.60000000000002</v>
       </c>
       <c r="F12" s="13">
-        <v>0.1739</v>
+        <v>0.0541</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>155260353</v>
+        <v>273422087</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>458.0</v>
+        <v>683.58000000000004</v>
       </c>
       <c r="C13" s="12">
-        <v>465.69999999999999</v>
+        <v>731.28999999999996</v>
       </c>
       <c r="D13" s="12">
-        <v>363.0</v>
+        <v>623.83000000000004</v>
       </c>
       <c r="E13" s="12">
-        <v>419.19999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0954</v>
+        <v>654.79999999999995</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.0733</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>229110910</v>
+        <v>343368396</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>421.0</v>
+        <v>664.0</v>
       </c>
       <c r="C14" s="11">
-        <v>457.5</v>
+        <v>795.0</v>
       </c>
       <c r="D14" s="11">
-        <v>398.60000000000002</v>
+        <v>268.69999999999999</v>
       </c>
       <c r="E14" s="11">
-        <v>435.55000000000001</v>
-[...2 lines deleted...]
-        <v>0.039</v>
+        <v>271.55000000000001</v>
+      </c>
+      <c r="F14" s="16">
+        <v>-0.5853</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>171940302</v>
+        <v>484201531</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>433.80000000000001</v>
+        <v>271.55000000000001</v>
       </c>
       <c r="C15" s="12">
-        <v>473.10000000000002</v>
+        <v>360.0</v>
       </c>
       <c r="D15" s="12">
-        <v>425.89999999999998</v>
+        <v>271.55000000000001</v>
       </c>
       <c r="E15" s="12">
-        <v>460.85000000000002</v>
+        <v>352.60000000000002</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0581</v>
+        <v>0.2985</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>197963703</v>
+        <v>824793985</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>462.0</v>
+        <v>355.10000000000002</v>
       </c>
       <c r="C16" s="11">
-        <v>475.0</v>
+        <v>356.64999999999998</v>
       </c>
       <c r="D16" s="11">
-        <v>420.64999999999998</v>
+        <v>270.5</v>
       </c>
       <c r="E16" s="11">
-        <v>425.64999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0764</v>
+        <v>280.75</v>
+      </c>
+      <c r="F16" s="16">
+        <v>-0.2038</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>172449057</v>
+        <v>605657000</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>425.10000000000002</v>
+        <v>280.75</v>
       </c>
       <c r="C17" s="12">
-        <v>452.80000000000001</v>
+        <v>282.80000000000001</v>
       </c>
       <c r="D17" s="12">
-        <v>420.0</v>
+        <v>249.69999999999999</v>
       </c>
       <c r="E17" s="12">
-        <v>420.64999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0117</v>
+        <v>264.25</v>
+      </c>
+      <c r="F17" s="15">
+        <v>-0.0588</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>145954143</v>
+        <v>267711875</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>422.80000000000001</v>
+        <v>267.89999999999998</v>
       </c>
       <c r="C18" s="11">
-        <v>471.0</v>
+        <v>291.0</v>
       </c>
       <c r="D18" s="11">
-        <v>422.80000000000001</v>
+        <v>261.35000000000002</v>
       </c>
       <c r="E18" s="11">
-        <v>465.80000000000001</v>
+        <v>278.19999999999999</v>
       </c>
       <c r="F18" s="13">
-        <v>0.1073</v>
+        <v>0.0528</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>229072327</v>
+        <v>294886745</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>468.55000000000001</v>
+        <v>280.0</v>
       </c>
       <c r="C19" s="12">
-        <v>489.10000000000002</v>
+        <v>281.94999999999999</v>
       </c>
       <c r="D19" s="12">
-        <v>458.5</v>
+        <v>256.5</v>
       </c>
       <c r="E19" s="12">
-        <v>475.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.0211</v>
+        <v>263.69999999999999</v>
+      </c>
+      <c r="F19" s="15">
+        <v>-0.0521</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>130284478</v>
+        <v>62307298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>424.39999999999998</v>
+        <v>300.80000000000001</v>
       </c>
       <c r="C2" s="11">
-        <v>442.55000000000001</v>
+        <v>306.80000000000001</v>
       </c>
       <c r="D2" s="11">
-        <v>422.19999999999999</v>
+        <v>271.39999999999998</v>
       </c>
       <c r="E2" s="11">
-        <v>431.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.0166</v>
+        <v>273.44999999999999</v>
+      </c>
+      <c r="F2" s="16">
+        <v>-0.0909</v>
       </c>
       <c r="G2" s="17">
-        <v>19880182</v>
+        <v>248301532</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>432.0</v>
+        <v>270.5</v>
       </c>
       <c r="C3" s="12">
-        <v>445.30000000000001</v>
+        <v>287.39999999999998</v>
       </c>
       <c r="D3" s="12">
-        <v>426.64999999999998</v>
+        <v>270.5</v>
       </c>
       <c r="E3" s="12">
-        <v>430.19999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0029</v>
+        <v>280.39999999999998</v>
+      </c>
+      <c r="F3" s="14">
+        <v>0.0254</v>
       </c>
       <c r="G3" s="18">
-        <v>21608272</v>
+        <v>113748509</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>440.0</v>
+        <v>282.0</v>
       </c>
       <c r="C4" s="11">
-        <v>452.80000000000001</v>
+        <v>282.35000000000002</v>
       </c>
       <c r="D4" s="11">
-        <v>433.10000000000002</v>
+        <v>270.64999999999998</v>
       </c>
       <c r="E4" s="11">
-        <v>444.25</v>
-[...2 lines deleted...]
-        <v>0.0327</v>
+        <v>272.55000000000001</v>
+      </c>
+      <c r="F4" s="16">
+        <v>-0.028</v>
       </c>
       <c r="G4" s="17">
-        <v>61296914</v>
+        <v>55712655</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>446.89999999999998</v>
+        <v>271.0</v>
       </c>
       <c r="C5" s="12">
-        <v>451.5</v>
+        <v>271.30000000000001</v>
       </c>
       <c r="D5" s="12">
-        <v>420.0</v>
+        <v>249.69999999999999</v>
       </c>
       <c r="E5" s="12">
-        <v>420.64999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0531</v>
+        <v>253.050000000000011</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0715</v>
       </c>
       <c r="G5" s="18">
-        <v>38877768</v>
+        <v>82205736</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>422.80000000000001</v>
+        <v>253.050000000000011</v>
       </c>
       <c r="C6" s="11">
-        <v>446.80000000000001</v>
+        <v>268.30000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>422.80000000000001</v>
+        <v>252.80000000000001</v>
       </c>
       <c r="E6" s="11">
-        <v>445.5</v>
+        <v>264.64999999999998</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0591</v>
+        <v>0.0458</v>
       </c>
       <c r="G6" s="17">
-        <v>40174529</v>
+        <v>48109067</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>441.0</v>
+        <v>267.050000000000011</v>
       </c>
       <c r="C7" s="12">
-        <v>455.0</v>
+        <v>269.69999999999999</v>
       </c>
       <c r="D7" s="12">
-        <v>431.94999999999999</v>
+        <v>259.0</v>
       </c>
       <c r="E7" s="12">
-        <v>450.89999999999998</v>
-[...2 lines deleted...]
-        <v>0.0121</v>
+        <v>264.25</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-0.0015</v>
       </c>
       <c r="G7" s="18">
-        <v>46586055</v>
+        <v>42717595</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>455.050000000000011</v>
+        <v>267.89999999999998</v>
       </c>
       <c r="C8" s="11">
-        <v>471.0</v>
+        <v>282.35000000000002</v>
       </c>
       <c r="D8" s="11">
-        <v>444.0</v>
+        <v>264.5</v>
       </c>
       <c r="E8" s="11">
-        <v>455.60000000000002</v>
+        <v>278.85000000000002</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0104</v>
+        <v>0.0553</v>
       </c>
       <c r="G8" s="17">
-        <v>69475096</v>
+        <v>66954025</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>455.0</v>
+        <v>280.0</v>
       </c>
       <c r="C9" s="12">
-        <v>464.0</v>
+        <v>286.39999999999998</v>
       </c>
       <c r="D9" s="12">
-        <v>445.10000000000002</v>
+        <v>266.55000000000001</v>
       </c>
       <c r="E9" s="12">
-        <v>447.94999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0168</v>
+        <v>267.5</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0407</v>
       </c>
       <c r="G9" s="18">
-        <v>44611572</v>
+        <v>69958679</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>451.0</v>
+        <v>268.0</v>
       </c>
       <c r="C10" s="11">
-        <v>479.89999999999998</v>
+        <v>279.69999999999999</v>
       </c>
       <c r="D10" s="11">
-        <v>447.64999999999998</v>
+        <v>261.35000000000002</v>
       </c>
       <c r="E10" s="11">
-        <v>470.94999999999999</v>
+        <v>279.0</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0513</v>
+        <v>0.043</v>
       </c>
       <c r="G10" s="17">
-        <v>57409638</v>
+        <v>57370392</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>474.94999999999999</v>
+        <v>280.050000000000011</v>
       </c>
       <c r="C11" s="12">
-        <v>485.0</v>
+        <v>291.0</v>
       </c>
       <c r="D11" s="12">
-        <v>465.60000000000002</v>
+        <v>272.39999999999998</v>
       </c>
       <c r="E11" s="12">
-        <v>482.19999999999999</v>
+        <v>287.94999999999999</v>
       </c>
       <c r="F11" s="14">
-        <v>0.0239</v>
+        <v>0.0321</v>
       </c>
       <c r="G11" s="18">
-        <v>54426724</v>
+        <v>83938835</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>479.5</v>
+        <v>284.0</v>
       </c>
       <c r="C12" s="11">
-        <v>489.10000000000002</v>
+        <v>284.0</v>
       </c>
       <c r="D12" s="11">
-        <v>467.55000000000001</v>
+        <v>267.75</v>
       </c>
       <c r="E12" s="11">
-        <v>474.050000000000011</v>
-[...2 lines deleted...]
-        <v>-0.0169</v>
+        <v>272.10000000000002</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.055</v>
       </c>
       <c r="G12" s="17">
-        <v>40979374</v>
+        <v>42953044</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>476.0</v>
+        <v>272.10000000000002</v>
       </c>
       <c r="C13" s="12">
-        <v>478.5</v>
+        <v>275.75</v>
       </c>
       <c r="D13" s="12">
-        <v>472.050000000000011</v>
+        <v>256.5</v>
       </c>
       <c r="E13" s="12">
-        <v>475.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.0034</v>
+        <v>263.69999999999999</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.0309</v>
       </c>
       <c r="G13" s="18">
-        <v>5693817</v>
+        <v>36019068</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,749 +1894,733 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>275.55000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0185</v>
+        <v>263.69999999999999</v>
+      </c>
+      <c r="C2" s="16">
+        <v>-0.0199</v>
       </c>
       <c r="D2" s="9">
-        <v>31.1</v>
+        <v>41.5</v>
       </c>
       <c r="E2" s="9">
-        <v>0.53</v>
+        <v>1.08</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>280.75</v>
-[...2 lines deleted...]
-        <v>-0.0134</v>
+        <v>269.050000000000011</v>
+      </c>
+      <c r="C3" s="15">
+        <v>-0.0127</v>
       </c>
       <c r="D3" s="10">
-        <v>32.6</v>
+        <v>45.6</v>
       </c>
       <c r="E3" s="10">
-        <v>0.58</v>
+        <v>0.44</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>284.55000000000001</v>
+        <v>272.5</v>
       </c>
       <c r="C4" s="13">
-        <v>0.0406</v>
+        <v>0.0018</v>
       </c>
       <c r="D4" s="9">
-        <v>33.8</v>
+        <v>48.6</v>
       </c>
       <c r="E4" s="9">
-        <v>1.9</v>
+        <v>0.77</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>273.44999999999999</v>
+        <v>272.0</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>27.0</v>
+        <v>0.0149</v>
+      </c>
+      <c r="D5" s="10">
+        <v>48.1</v>
       </c>
       <c r="E5" s="10">
-        <v>1.37</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.52</v>
+      </c>
+      <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>273.44999999999999</v>
-[...5 lines deleted...]
-        <v>27.0</v>
+        <v>268.0</v>
+      </c>
+      <c r="C6" s="16">
+        <v>-0.0151</v>
+      </c>
+      <c r="D6" s="9">
+        <v>44.5</v>
       </c>
       <c r="E6" s="9">
-        <v>1.39</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.42</v>
+      </c>
+      <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>282.55000000000001</v>
+        <v>272.10000000000002</v>
       </c>
       <c r="C7" s="14">
-        <v>0.003</v>
-[...2 lines deleted...]
-        <v>29.1</v>
+        <v>0.0059</v>
+      </c>
+      <c r="D7" s="10">
+        <v>47.7</v>
       </c>
       <c r="E7" s="10">
-        <v>0.76</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.47</v>
+      </c>
+      <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>281.69999999999999</v>
-[...5 lines deleted...]
-        <v>28.6</v>
+        <v>270.5</v>
+      </c>
+      <c r="C8" s="16">
+        <v>-0.0007</v>
+      </c>
+      <c r="D8" s="9">
+        <v>46.3</v>
       </c>
       <c r="E8" s="9">
-        <v>6.27</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.46</v>
+      </c>
+      <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
-      <c r="K8" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>305.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0168</v>
+        <v>270.69999999999999</v>
+      </c>
+      <c r="C9" s="15">
+        <v>-0.012</v>
       </c>
       <c r="D9" s="10">
-        <v>34.8</v>
+        <v>46.4</v>
       </c>
       <c r="E9" s="10">
-        <v>0.64</v>
+        <v>0.56</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>300.80000000000001</v>
-[...2 lines deleted...]
-        <v>-0.017</v>
+        <v>274.0</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-0.0151</v>
       </c>
       <c r="D10" s="9">
-        <v>32.0</v>
+        <v>48.7</v>
       </c>
       <c r="E10" s="9">
-        <v>0.72</v>
+        <v>0.48</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>306.0</v>
-[...2 lines deleted...]
-        <v>-0.0016</v>
+        <v>278.19999999999999</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-0.0339</v>
       </c>
       <c r="D11" s="10">
-        <v>33.4</v>
+        <v>51.7</v>
       </c>
       <c r="E11" s="10">
-        <v>0.59</v>
+        <v>1.16</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>306.5</v>
+        <v>287.94999999999999</v>
       </c>
       <c r="C12" s="13">
-        <v>0.0218</v>
+        <v>0.0247</v>
       </c>
       <c r="D12" s="9">
-        <v>33.5</v>
+        <v>59.5</v>
       </c>
       <c r="E12" s="9">
-        <v>0.82</v>
+        <v>1.4</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B13" s="12">
-        <v>299.94999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0084</v>
+        <v>281.0</v>
+      </c>
+      <c r="C13" s="15">
+        <v>-0.0192</v>
       </c>
       <c r="D13" s="10">
-        <v>30.1</v>
+        <v>55.0</v>
       </c>
       <c r="E13" s="10">
-        <v>1.03</v>
+        <v>0.98</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B14" s="11">
-        <v>309.64999999999998</v>
+        <v>286.5</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0156</v>
+        <v>0.0418</v>
       </c>
       <c r="D14" s="9">
-        <v>32.3</v>
+        <v>59.9</v>
       </c>
       <c r="E14" s="9">
-        <v>0.86</v>
+        <v>1.79</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
-      <c r="J14" s="9"/>
+      <c r="J14" s="9" t="s">
+        <v>87</v>
+      </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>304.89999999999998</v>
-[...2 lines deleted...]
-        <v>0.0187</v>
+        <v>275.0</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-0.0072</v>
       </c>
       <c r="D15" s="10">
-        <v>30.1</v>
+        <v>51.5</v>
       </c>
       <c r="E15" s="10">
-        <v>0.93</v>
+        <v>0.64</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>299.30000000000001</v>
-[...5 lines deleted...]
-        <v>27.5</v>
+        <v>277.0</v>
+      </c>
+      <c r="C16" s="16">
+        <v>-0.0072</v>
+      </c>
+      <c r="D16" s="9">
+        <v>53.3</v>
       </c>
       <c r="E16" s="9">
-        <v>0.52</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.52</v>
+      </c>
+      <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>306.25</v>
+        <v>279.0</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0066</v>
-[...2 lines deleted...]
-        <v>28.7</v>
+        <v>0.041</v>
+      </c>
+      <c r="D17" s="10">
+        <v>55.1</v>
       </c>
       <c r="E17" s="10">
-        <v>0.43</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.95</v>
+      </c>
+      <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>304.25</v>
-[...5 lines deleted...]
-        <v>27.9</v>
+        <v>268.0</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0206</v>
+      </c>
+      <c r="D18" s="9">
+        <v>45.8</v>
       </c>
       <c r="E18" s="9">
-        <v>0.47</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.87</v>
+      </c>
+      <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>315.60000000000002</v>
-[...5 lines deleted...]
-        <v>29.7</v>
+        <v>262.60000000000002</v>
+      </c>
+      <c r="C19" s="15">
+        <v>-0.0053</v>
+      </c>
+      <c r="D19" s="10">
+        <v>40.1</v>
       </c>
       <c r="E19" s="10">
-        <v>0.66</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.75</v>
+      </c>
+      <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>327.5</v>
-[...2 lines deleted...]
-        <v>-0.0021</v>
+        <v>264.0</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0211</v>
       </c>
       <c r="D20" s="9">
-        <v>31.8</v>
+        <v>41.2</v>
       </c>
       <c r="E20" s="9">
-        <v>0.43</v>
+        <v>0.89</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>328.19999999999999</v>
-[...2 lines deleted...]
-        <v>-0.016</v>
+        <v>269.69999999999999</v>
+      </c>
+      <c r="C21" s="14">
+        <v>0.0082</v>
       </c>
       <c r="D21" s="10">
-        <v>31.9</v>
+        <v>45.6</v>
       </c>
       <c r="E21" s="10">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>333.55000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0107</v>
+        <v>267.5</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0133</v>
       </c>
       <c r="D22" s="9">
-        <v>32.8</v>
+        <v>43.4</v>
       </c>
       <c r="E22" s="9">
-        <v>0.81</v>
+        <v>0.93</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>337.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0438</v>
+        <v>271.10000000000002</v>
+      </c>
+      <c r="C23" s="15">
+        <v>-0.017</v>
       </c>
       <c r="D23" s="10">
-        <v>33.4</v>
+        <v>46.2</v>
       </c>
       <c r="E23" s="10">
-        <v>0.55</v>
+        <v>0.74</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>352.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0059</v>
+        <v>275.80000000000001</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0029</v>
       </c>
       <c r="D24" s="9">
-        <v>36.0</v>
+        <v>50.2</v>
       </c>
       <c r="E24" s="9">
-        <v>0.77</v>
+        <v>0.85</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>354.69999999999999</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>275.0</v>
+      </c>
+      <c r="C25" s="15">
+        <v>-0.0305</v>
       </c>
       <c r="D25" s="10">
-        <v>36.4</v>
+        <v>49.5</v>
       </c>
       <c r="E25" s="10">
-        <v>0.6</v>
+        <v>1.04</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>354.69999999999999</v>
+        <v>283.64999999999998</v>
       </c>
       <c r="C26" s="13">
-        <v>0.0284</v>
+        <v>0.0172</v>
       </c>
       <c r="D26" s="9">
-        <v>36.4</v>
+        <v>57.4</v>
       </c>
       <c r="E26" s="9">
-        <v>0.57</v>
+        <v>2.06</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
-      <c r="J26" s="9"/>
-      <c r="K26" s="9"/>
+      <c r="J26" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="K26" s="9" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>344.89999999999998</v>
+        <v>278.85000000000002</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0373</v>
+        <v>0.014</v>
       </c>
       <c r="D27" s="10">
-        <v>33.7</v>
+        <v>53.6</v>
       </c>
       <c r="E27" s="10">
-        <v>0.82</v>
+        <v>0.86</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>332.5</v>
-[...2 lines deleted...]
-        <v>0.0077</v>
+        <v>275.0</v>
+      </c>
+      <c r="C28" s="16">
+        <v>-0.0072</v>
       </c>
       <c r="D28" s="9">
-        <v>30.4</v>
+        <v>50.3</v>
       </c>
       <c r="E28" s="9">
-        <v>0.23</v>
+        <v>1.53</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>329.94999999999999</v>
+        <v>277.0</v>
       </c>
       <c r="C29" s="14">
-        <v>0.0006</v>
-[...2 lines deleted...]
-        <v>29.7</v>
+        <v>0.0297</v>
+      </c>
+      <c r="D29" s="10">
+        <v>52.1</v>
       </c>
       <c r="E29" s="10">
-        <v>0.29</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.49</v>
+      </c>
+      <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>329.75</v>
-[...5 lines deleted...]
-        <v>29.7</v>
+        <v>269.0</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.0065</v>
+      </c>
+      <c r="D30" s="9">
+        <v>44.7</v>
       </c>
       <c r="E30" s="9">
-        <v>0.3</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.19</v>
+      </c>
+      <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>333.75</v>
-[...2 lines deleted...]
-        <v>-0.0116</v>
+        <v>267.25</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0114</v>
       </c>
       <c r="D31" s="10">
-        <v>30.1</v>
+        <v>43.0</v>
       </c>
       <c r="E31" s="10">
-        <v>0.43</v>
+        <v>0.57</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>